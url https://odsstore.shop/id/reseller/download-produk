--- v0 (2026-06-05)
+++ v1 (2026-07-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1772">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1766">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Produk</t>
   </si>
   <si>
     <t>Item Produk</t>
   </si>
   <si>
     <t>Harga Normal</t>
   </si>
   <si>
     <t>Harga Basic</t>
   </si>
   <si>
     <t>Harga Gold</t>
   </si>
   <si>
     <t>Harga Platinum</t>
   </si>
   <si>
@@ -5219,101 +5219,77 @@
   <si>
     <t>ZZZ3</t>
   </si>
   <si>
     <t>Zenless Zone Zero 980 Monochrome</t>
   </si>
   <si>
     <t>ZZZ4</t>
   </si>
   <si>
     <t>Zenless Zone Zero 1.980 Monochrome</t>
   </si>
   <si>
     <t>ZZZ5</t>
   </si>
   <si>
     <t>Zenless Zone Zero 3.280 Monochrome</t>
   </si>
   <si>
     <t>ZZZM1</t>
   </si>
   <si>
     <t>Zenless Zone Zero Inter-Knot Membership</t>
   </si>
   <si>
-    <t>ZZZM2</t>
-[...16 lines deleted...]
-  <si>
     <t>ZZZM5</t>
   </si>
   <si>
     <t>Zenless Zone Zero Inter-Knot Membership x5</t>
   </si>
   <si>
     <t>PUB6KU</t>
   </si>
   <si>
     <t>PUBG MOBILE 6310 UC</t>
   </si>
   <si>
     <t>PUB8KU</t>
   </si>
   <si>
     <t>PUBG MOBILE 8100 UC</t>
   </si>
   <si>
     <t>LA1</t>
   </si>
   <si>
     <t>LifeAfter Credits</t>
   </si>
   <si>
     <t>LifeAfter 65 Credits</t>
   </si>
   <si>
-    <t>LA2</t>
-[...4 lines deleted...]
-  <si>
     <t>LA3</t>
   </si>
   <si>
     <t>LifeAfter 330 Credits</t>
   </si>
   <si>
     <t>LA4</t>
   </si>
   <si>
     <t>LifeAfter 558 Credits</t>
   </si>
   <si>
     <t>LA5</t>
   </si>
   <si>
     <t>LifeAfter 1108 Credits</t>
   </si>
   <si>
     <t>LA6</t>
   </si>
   <si>
     <t>LifeAfter 2268 Credits</t>
   </si>
   <si>
     <t>LA7</t>
@@ -5328,50 +5304,56 @@
     <t>LifeAfter 5768 Credits</t>
   </si>
   <si>
     <t>LFM</t>
   </si>
   <si>
     <t>LifeAfter Federation Membership</t>
   </si>
   <si>
     <t>LLS</t>
   </si>
   <si>
     <t>LifeAfter Lucky Stars</t>
   </si>
   <si>
     <t>LSEC</t>
   </si>
   <si>
     <t>LifeAfter Survival Expert Card</t>
   </si>
   <si>
     <t>LTVC</t>
   </si>
   <si>
     <t>LifeAfter Trade VIP Card</t>
+  </si>
+  <si>
+    <t>DN110K</t>
+  </si>
+  <si>
+    <t>DANA 110.000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -5681,198 +5663,198 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I859"/>
+  <dimension ref="A1:I856"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H859" sqref="H859"/>
+      <selection activeCell="H856" sqref="H856"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="2">
-        <v>357992</v>
+        <v>349383</v>
       </c>
       <c r="F2" s="2">
-        <v>357992</v>
+        <v>349383</v>
       </c>
       <c r="G2" s="2">
-        <v>354516</v>
+        <v>345991</v>
       </c>
       <c r="H2" s="2">
-        <v>351041</v>
+        <v>342599</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="2">
         <v>69897</v>
       </c>
       <c r="F3" s="2">
         <v>69897</v>
       </c>
       <c r="G3" s="2">
         <v>69218</v>
       </c>
       <c r="H3" s="2">
         <v>68540</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="1">
         <v>3</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>696186</v>
+        <v>697825</v>
       </c>
       <c r="F4" s="2">
-        <v>696186</v>
+        <v>697825</v>
       </c>
       <c r="G4" s="2">
-        <v>689427</v>
+        <v>691050</v>
       </c>
       <c r="H4" s="2">
-        <v>682668</v>
+        <v>684275</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="1">
         <v>4</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2">
-        <v>37997</v>
+        <v>38761</v>
       </c>
       <c r="F5" s="2">
-        <v>37997</v>
+        <v>38761</v>
       </c>
       <c r="G5" s="2">
-        <v>37628</v>
+        <v>38385</v>
       </c>
       <c r="H5" s="2">
-        <v>37259</v>
+        <v>38008</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="1">
         <v>5</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2">
         <v>14321</v>
       </c>
       <c r="F6" s="2">
         <v>14321</v>
       </c>
       <c r="G6" s="2">
@@ -5906,234 +5888,234 @@
       </c>
       <c r="G7" s="2">
         <v>138412</v>
       </c>
       <c r="H7" s="2">
         <v>137055</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="1">
         <v>7</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2">
-        <v>1386689</v>
+        <v>1397705</v>
       </c>
       <c r="F8" s="2">
-        <v>1386689</v>
+        <v>1397705</v>
       </c>
       <c r="G8" s="2">
-        <v>1373226</v>
+        <v>1384135</v>
       </c>
       <c r="H8" s="2">
-        <v>1359763</v>
+        <v>1370565</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="1">
         <v>8</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="2">
-        <v>16486</v>
+        <v>16666</v>
       </c>
       <c r="F9" s="2">
-        <v>16486</v>
+        <v>16666</v>
       </c>
       <c r="G9" s="2">
-        <v>16326</v>
+        <v>16505</v>
       </c>
       <c r="H9" s="2">
-        <v>16166</v>
+        <v>16343</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="1">
         <v>9</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="2">
-        <v>66688</v>
+        <v>67223</v>
       </c>
       <c r="F10" s="2">
-        <v>66688</v>
+        <v>67223</v>
       </c>
       <c r="G10" s="2">
-        <v>66041</v>
+        <v>66570</v>
       </c>
       <c r="H10" s="2">
-        <v>65393</v>
+        <v>65918</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="1">
         <v>10</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="2">
-        <v>113661</v>
+        <v>117448</v>
       </c>
       <c r="F11" s="2">
-        <v>113661</v>
+        <v>117448</v>
       </c>
       <c r="G11" s="2">
-        <v>112557</v>
+        <v>116308</v>
       </c>
       <c r="H11" s="2">
-        <v>111454</v>
+        <v>115167</v>
       </c>
       <c r="I11" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="1">
         <v>11</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="2">
-        <v>13972</v>
+        <v>13027</v>
       </c>
       <c r="F12" s="2">
-        <v>13972</v>
+        <v>13027</v>
       </c>
       <c r="G12" s="2">
-        <v>13836</v>
+        <v>12901</v>
       </c>
       <c r="H12" s="2">
-        <v>13701</v>
+        <v>12774</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1">
         <v>12</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="2">
         <v>2477</v>
       </c>
       <c r="F13" s="2">
         <v>2477</v>
       </c>
       <c r="G13" s="2">
         <v>2453</v>
       </c>
       <c r="H13" s="2">
         <v>2429</v>
       </c>
       <c r="I13" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="1">
         <v>13</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E14" s="2">
-        <v>914841</v>
+        <v>856349</v>
       </c>
       <c r="F14" s="2">
-        <v>914841</v>
+        <v>856349</v>
       </c>
       <c r="G14" s="2">
-        <v>905959</v>
+        <v>848035</v>
       </c>
       <c r="H14" s="2">
-        <v>897077</v>
+        <v>839721</v>
       </c>
       <c r="I14" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="1">
         <v>14</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E15" s="2">
         <v>4459100</v>
       </c>
       <c r="F15" s="2">
         <v>4459100</v>
       </c>
       <c r="G15" s="2">
@@ -6225,205 +6207,205 @@
       </c>
       <c r="G18" s="2">
         <v>9287</v>
       </c>
       <c r="H18" s="2">
         <v>9196</v>
       </c>
       <c r="I18" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="1">
         <v>18</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E19" s="2">
-        <v>18375</v>
+        <v>16954</v>
       </c>
       <c r="F19" s="2">
-        <v>18375</v>
+        <v>16954</v>
       </c>
       <c r="G19" s="2">
-        <v>18197</v>
+        <v>16789</v>
       </c>
       <c r="H19" s="2">
-        <v>18018</v>
+        <v>16625</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="1">
         <v>19</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E20" s="2">
-        <v>45314</v>
+        <v>42418</v>
       </c>
       <c r="F20" s="2">
-        <v>45314</v>
+        <v>42418</v>
       </c>
       <c r="G20" s="2">
-        <v>44874</v>
+        <v>42007</v>
       </c>
       <c r="H20" s="2">
-        <v>44434</v>
+        <v>41595</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="1">
         <v>20</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E21" s="2">
-        <v>90602</v>
+        <v>84810</v>
       </c>
       <c r="F21" s="2">
-        <v>90602</v>
+        <v>84810</v>
       </c>
       <c r="G21" s="2">
-        <v>89722</v>
+        <v>83987</v>
       </c>
       <c r="H21" s="2">
-        <v>88843</v>
+        <v>83163</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="1">
         <v>21</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E22" s="2">
-        <v>181177</v>
+        <v>169595</v>
       </c>
       <c r="F22" s="2">
-        <v>181177</v>
+        <v>169595</v>
       </c>
       <c r="G22" s="2">
-        <v>179418</v>
+        <v>167948</v>
       </c>
       <c r="H22" s="2">
-        <v>177659</v>
+        <v>166302</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E23" s="2">
-        <v>271753</v>
+        <v>254379</v>
       </c>
       <c r="F23" s="2">
-        <v>271753</v>
+        <v>254379</v>
       </c>
       <c r="G23" s="2">
-        <v>269115</v>
+        <v>251909</v>
       </c>
       <c r="H23" s="2">
-        <v>266476</v>
+        <v>249440</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E24" s="2">
-        <v>452904</v>
+        <v>423948</v>
       </c>
       <c r="F24" s="2">
-        <v>452904</v>
+        <v>423948</v>
       </c>
       <c r="G24" s="2">
-        <v>448507</v>
+        <v>419832</v>
       </c>
       <c r="H24" s="2">
-        <v>444110</v>
+        <v>415716</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E25" s="2">
         <v>23855</v>
       </c>
       <c r="F25" s="2">
         <v>23855</v>
       </c>
       <c r="G25" s="2">
@@ -6457,60 +6439,60 @@
       </c>
       <c r="G26" s="2">
         <v>23894</v>
       </c>
       <c r="H26" s="2">
         <v>23659</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E27" s="2">
-        <v>23793</v>
+        <v>23934</v>
       </c>
       <c r="F27" s="2">
-        <v>23793</v>
+        <v>23934</v>
       </c>
       <c r="G27" s="2">
-        <v>23562</v>
+        <v>23702</v>
       </c>
       <c r="H27" s="2">
-        <v>23331</v>
+        <v>23469</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E28" s="2">
         <v>50985</v>
       </c>
       <c r="F28" s="2">
         <v>50985</v>
       </c>
       <c r="G28" s="2">
@@ -6544,89 +6526,89 @@
       </c>
       <c r="G29" s="2">
         <v>7140</v>
       </c>
       <c r="H29" s="2">
         <v>7070</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E30" s="2">
-        <v>102897</v>
+        <v>102794</v>
       </c>
       <c r="F30" s="2">
-        <v>102897</v>
+        <v>102794</v>
       </c>
       <c r="G30" s="2">
-        <v>101898</v>
+        <v>101796</v>
       </c>
       <c r="H30" s="2">
-        <v>100899</v>
+        <v>100798</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E31" s="2">
-        <v>11155</v>
+        <v>11191</v>
       </c>
       <c r="F31" s="2">
-        <v>11155</v>
+        <v>11191</v>
       </c>
       <c r="G31" s="2">
-        <v>11047</v>
+        <v>11082</v>
       </c>
       <c r="H31" s="2">
-        <v>10938</v>
+        <v>10974</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E32" s="2">
         <v>154346</v>
       </c>
       <c r="F32" s="2">
         <v>154346</v>
       </c>
       <c r="G32" s="2">
@@ -6660,350 +6642,350 @@
       </c>
       <c r="G33" s="2">
         <v>15310</v>
       </c>
       <c r="H33" s="2">
         <v>15160</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E34" s="2">
-        <v>21748</v>
+        <v>21146</v>
       </c>
       <c r="F34" s="2">
-        <v>21748</v>
+        <v>21146</v>
       </c>
       <c r="G34" s="2">
-        <v>21537</v>
+        <v>20941</v>
       </c>
       <c r="H34" s="2">
-        <v>21326</v>
+        <v>20735</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
         <v>34</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E35" s="2">
-        <v>25735</v>
+        <v>25807</v>
       </c>
       <c r="F35" s="2">
-        <v>25735</v>
+        <v>25807</v>
       </c>
       <c r="G35" s="2">
-        <v>25485</v>
+        <v>25556</v>
       </c>
       <c r="H35" s="2">
-        <v>25235</v>
+        <v>25306</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1">
         <v>35</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E36" s="2">
-        <v>30905</v>
+        <v>30957</v>
       </c>
       <c r="F36" s="2">
-        <v>30905</v>
+        <v>30957</v>
       </c>
       <c r="G36" s="2">
-        <v>30605</v>
+        <v>30656</v>
       </c>
       <c r="H36" s="2">
-        <v>30305</v>
+        <v>30356</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
         <v>36</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E37" s="2">
-        <v>41169</v>
+        <v>41298</v>
       </c>
       <c r="F37" s="2">
-        <v>41169</v>
+        <v>41298</v>
       </c>
       <c r="G37" s="2">
-        <v>40769</v>
+        <v>40897</v>
       </c>
       <c r="H37" s="2">
-        <v>40370</v>
+        <v>40496</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E38" s="2">
-        <v>51464</v>
+        <v>51495</v>
       </c>
       <c r="F38" s="2">
-        <v>51464</v>
+        <v>51495</v>
       </c>
       <c r="G38" s="2">
-        <v>50964</v>
+        <v>50995</v>
       </c>
       <c r="H38" s="2">
-        <v>50465</v>
+        <v>50495</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E39" s="2">
-        <v>6020</v>
+        <v>6041</v>
       </c>
       <c r="F39" s="2">
-        <v>6020</v>
+        <v>6041</v>
       </c>
       <c r="G39" s="2">
-        <v>5962</v>
+        <v>5982</v>
       </c>
       <c r="H39" s="2">
-        <v>5903</v>
+        <v>5924</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E40" s="2">
-        <v>61743</v>
+        <v>61774</v>
       </c>
       <c r="F40" s="2">
-        <v>61743</v>
+        <v>61774</v>
       </c>
       <c r="G40" s="2">
-        <v>61144</v>
+        <v>61175</v>
       </c>
       <c r="H40" s="2">
-        <v>60544</v>
+        <v>60575</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E41" s="2">
-        <v>72026</v>
+        <v>72049</v>
       </c>
       <c r="F41" s="2">
-        <v>72026</v>
+        <v>72049</v>
       </c>
       <c r="G41" s="2">
-        <v>71327</v>
+        <v>71349</v>
       </c>
       <c r="H41" s="2">
-        <v>70627</v>
+        <v>70650</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1">
         <v>41</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E42" s="2">
-        <v>82333</v>
+        <v>82385</v>
       </c>
       <c r="F42" s="2">
-        <v>82333</v>
+        <v>82385</v>
       </c>
       <c r="G42" s="2">
-        <v>81534</v>
+        <v>81585</v>
       </c>
       <c r="H42" s="2">
-        <v>80734</v>
+        <v>80785</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E43" s="2">
-        <v>4022</v>
+        <v>4228</v>
       </c>
       <c r="F43" s="2">
-        <v>4022</v>
+        <v>4228</v>
       </c>
       <c r="G43" s="2">
-        <v>3983</v>
+        <v>4187</v>
       </c>
       <c r="H43" s="2">
-        <v>3944</v>
+        <v>4146</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E44" s="2">
-        <v>6134</v>
+        <v>6180</v>
       </c>
       <c r="F44" s="2">
-        <v>6134</v>
+        <v>6180</v>
       </c>
       <c r="G44" s="2">
-        <v>6074</v>
+        <v>6120</v>
       </c>
       <c r="H44" s="2">
-        <v>6015</v>
+        <v>6060</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E45" s="2">
         <v>14987</v>
       </c>
       <c r="F45" s="2">
         <v>14987</v>
       </c>
       <c r="G45" s="2">
@@ -7095,205 +7077,205 @@
       </c>
       <c r="G48" s="2">
         <v>51077</v>
       </c>
       <c r="H48" s="2">
         <v>50576</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E49" s="2">
-        <v>76246</v>
+        <v>89561</v>
       </c>
       <c r="F49" s="2">
-        <v>76246</v>
+        <v>89561</v>
       </c>
       <c r="G49" s="2">
-        <v>75506</v>
+        <v>88691</v>
       </c>
       <c r="H49" s="2">
-        <v>74765</v>
+        <v>87822</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
         <v>49</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E50" s="2">
-        <v>165341</v>
+        <v>149402</v>
       </c>
       <c r="F50" s="2">
-        <v>165341</v>
+        <v>149402</v>
       </c>
       <c r="G50" s="2">
-        <v>163736</v>
+        <v>147951</v>
       </c>
       <c r="H50" s="2">
-        <v>162130</v>
+        <v>146501</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
         <v>50</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>114</v>
       </c>
       <c r="E51" s="2">
-        <v>257526</v>
+        <v>259612</v>
       </c>
       <c r="F51" s="2">
-        <v>257526</v>
+        <v>259612</v>
       </c>
       <c r="G51" s="2">
-        <v>255026</v>
+        <v>257091</v>
       </c>
       <c r="H51" s="2">
-        <v>252525</v>
+        <v>254571</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E52" s="2">
         <v>39655</v>
       </c>
       <c r="F52" s="2">
         <v>39655</v>
       </c>
       <c r="G52" s="2">
         <v>39270</v>
       </c>
       <c r="H52" s="2">
         <v>38885</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E53" s="2">
-        <v>92700</v>
+        <v>92726</v>
       </c>
       <c r="F53" s="2">
-        <v>92700</v>
+        <v>92726</v>
       </c>
       <c r="G53" s="2">
-        <v>91800</v>
+        <v>91826</v>
       </c>
       <c r="H53" s="2">
-        <v>90900</v>
+        <v>90925</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E54" s="2">
-        <v>92700</v>
+        <v>92726</v>
       </c>
       <c r="F54" s="2">
-        <v>92700</v>
+        <v>92726</v>
       </c>
       <c r="G54" s="2">
-        <v>91800</v>
+        <v>91826</v>
       </c>
       <c r="H54" s="2">
-        <v>90900</v>
+        <v>90925</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
         <v>54</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E55" s="2">
         <v>154500</v>
       </c>
       <c r="F55" s="2">
         <v>154500</v>
       </c>
       <c r="G55" s="2">
@@ -7501,321 +7483,321 @@
       </c>
       <c r="G62" s="2">
         <v>73568</v>
       </c>
       <c r="H62" s="2">
         <v>72846</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
         <v>62</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>137</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E63" s="2">
-        <v>12058</v>
+        <v>13151</v>
       </c>
       <c r="F63" s="2">
-        <v>12058</v>
+        <v>13151</v>
       </c>
       <c r="G63" s="2">
-        <v>11941</v>
+        <v>13023</v>
       </c>
       <c r="H63" s="2">
-        <v>11824</v>
+        <v>12896</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1">
         <v>63</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E64" s="2">
-        <v>121615</v>
+        <v>131610</v>
       </c>
       <c r="F64" s="2">
-        <v>121615</v>
+        <v>131610</v>
       </c>
       <c r="G64" s="2">
-        <v>120434</v>
+        <v>130333</v>
       </c>
       <c r="H64" s="2">
-        <v>119254</v>
+        <v>129055</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>142</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E65" s="2">
-        <v>241328</v>
+        <v>266925</v>
       </c>
       <c r="F65" s="2">
-        <v>241328</v>
+        <v>266925</v>
       </c>
       <c r="G65" s="2">
-        <v>238985</v>
+        <v>264333</v>
       </c>
       <c r="H65" s="2">
-        <v>236642</v>
+        <v>261742</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
         <v>65</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>144</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E66" s="2">
-        <v>36179</v>
+        <v>40041</v>
       </c>
       <c r="F66" s="2">
-        <v>36179</v>
+        <v>40041</v>
       </c>
       <c r="G66" s="2">
-        <v>35828</v>
+        <v>39653</v>
       </c>
       <c r="H66" s="2">
-        <v>35476</v>
+        <v>39264</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
         <v>66</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E67" s="2">
-        <v>60849</v>
+        <v>65725</v>
       </c>
       <c r="F67" s="2">
-        <v>60849</v>
+        <v>65725</v>
       </c>
       <c r="G67" s="2">
-        <v>60259</v>
+        <v>65087</v>
       </c>
       <c r="H67" s="2">
-        <v>59668</v>
+        <v>64449</v>
       </c>
       <c r="I67" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="1">
         <v>67</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>148</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E68" s="2">
-        <v>600087</v>
+        <v>667288</v>
       </c>
       <c r="F68" s="2">
-        <v>600087</v>
+        <v>667288</v>
       </c>
       <c r="G68" s="2">
-        <v>594261</v>
+        <v>660809</v>
       </c>
       <c r="H68" s="2">
-        <v>588435</v>
+        <v>654331</v>
       </c>
       <c r="I68" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1">
         <v>68</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>150</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>152</v>
       </c>
       <c r="E69" s="2">
-        <v>12159</v>
+        <v>11824</v>
       </c>
       <c r="F69" s="2">
-        <v>12159</v>
+        <v>11824</v>
       </c>
       <c r="G69" s="2">
-        <v>12041</v>
+        <v>11710</v>
       </c>
       <c r="H69" s="2">
-        <v>11923</v>
+        <v>11595</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1">
         <v>69</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E70" s="2">
         <v>103000</v>
       </c>
       <c r="F70" s="2">
         <v>103000</v>
       </c>
       <c r="G70" s="2">
         <v>102000</v>
       </c>
       <c r="H70" s="2">
         <v>101000</v>
       </c>
       <c r="I70" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1">
         <v>70</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>155</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>156</v>
       </c>
       <c r="E71" s="2">
-        <v>10243</v>
+        <v>10192</v>
       </c>
       <c r="F71" s="2">
-        <v>10243</v>
+        <v>10192</v>
       </c>
       <c r="G71" s="2">
-        <v>10144</v>
+        <v>10093</v>
       </c>
       <c r="H71" s="2">
-        <v>10044</v>
+        <v>9994</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="1">
         <v>71</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>157</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>158</v>
       </c>
       <c r="E72" s="2">
-        <v>36848</v>
+        <v>35303</v>
       </c>
       <c r="F72" s="2">
-        <v>36848</v>
+        <v>35303</v>
       </c>
       <c r="G72" s="2">
-        <v>36491</v>
+        <v>34961</v>
       </c>
       <c r="H72" s="2">
-        <v>36133</v>
+        <v>34618</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1">
         <v>72</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>159</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>160</v>
       </c>
       <c r="E73" s="2">
         <v>46077</v>
       </c>
       <c r="F73" s="2">
         <v>46077</v>
       </c>
       <c r="G73" s="2">
@@ -7849,176 +7831,176 @@
       </c>
       <c r="G74" s="2">
         <v>76169</v>
       </c>
       <c r="H74" s="2">
         <v>75422</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1">
         <v>74</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>163</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>164</v>
       </c>
       <c r="E75" s="2">
-        <v>71611</v>
+        <v>70632</v>
       </c>
       <c r="F75" s="2">
-        <v>71611</v>
+        <v>70632</v>
       </c>
       <c r="G75" s="2">
-        <v>70916</v>
+        <v>69947</v>
       </c>
       <c r="H75" s="2">
-        <v>70220</v>
+        <v>69261</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1">
         <v>75</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>165</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E76" s="2">
-        <v>40196</v>
+        <v>44805</v>
       </c>
       <c r="F76" s="2">
-        <v>40196</v>
+        <v>44805</v>
       </c>
       <c r="G76" s="2">
-        <v>39806</v>
+        <v>44370</v>
       </c>
       <c r="H76" s="2">
-        <v>39415</v>
+        <v>43935</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1">
         <v>76</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>168</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E77" s="2">
-        <v>370246</v>
+        <v>380237</v>
       </c>
       <c r="F77" s="2">
-        <v>370246</v>
+        <v>380237</v>
       </c>
       <c r="G77" s="2">
-        <v>366651</v>
+        <v>376545</v>
       </c>
       <c r="H77" s="2">
-        <v>363057</v>
+        <v>372854</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1">
         <v>77</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>170</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>171</v>
       </c>
       <c r="E78" s="2">
-        <v>618801</v>
+        <v>644713</v>
       </c>
       <c r="F78" s="2">
-        <v>618801</v>
+        <v>644713</v>
       </c>
       <c r="G78" s="2">
-        <v>612794</v>
+        <v>638454</v>
       </c>
       <c r="H78" s="2">
-        <v>606786</v>
+        <v>632194</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1">
         <v>78</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>173</v>
       </c>
       <c r="E79" s="2">
-        <v>13400</v>
+        <v>15692</v>
       </c>
       <c r="F79" s="2">
-        <v>13400</v>
+        <v>15692</v>
       </c>
       <c r="G79" s="2">
-        <v>13270</v>
+        <v>15540</v>
       </c>
       <c r="H79" s="2">
-        <v>13140</v>
+        <v>15387</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1">
         <v>79</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>174</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>175</v>
       </c>
       <c r="E80" s="2">
         <v>1390526</v>
       </c>
       <c r="F80" s="2">
         <v>1390526</v>
       </c>
       <c r="G80" s="2">
@@ -8110,118 +8092,118 @@
       </c>
       <c r="G83" s="2">
         <v>18574</v>
       </c>
       <c r="H83" s="2">
         <v>18392</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1">
         <v>83</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>183</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>184</v>
       </c>
       <c r="E84" s="2">
-        <v>18334</v>
+        <v>18128</v>
       </c>
       <c r="F84" s="2">
-        <v>18334</v>
+        <v>18128</v>
       </c>
       <c r="G84" s="2">
-        <v>18156</v>
+        <v>17952</v>
       </c>
       <c r="H84" s="2">
-        <v>17978</v>
+        <v>17776</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1">
         <v>84</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>185</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>186</v>
       </c>
       <c r="E85" s="2">
-        <v>183340</v>
+        <v>181280</v>
       </c>
       <c r="F85" s="2">
-        <v>183340</v>
+        <v>181280</v>
       </c>
       <c r="G85" s="2">
-        <v>181560</v>
+        <v>179520</v>
       </c>
       <c r="H85" s="2">
-        <v>179780</v>
+        <v>177760</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="1">
         <v>85</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>187</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E86" s="2">
-        <v>271946</v>
+        <v>255878</v>
       </c>
       <c r="F86" s="2">
-        <v>271946</v>
+        <v>255878</v>
       </c>
       <c r="G86" s="2">
-        <v>269306</v>
+        <v>253394</v>
       </c>
       <c r="H86" s="2">
-        <v>266665</v>
+        <v>250909</v>
       </c>
       <c r="I86" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1">
         <v>86</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>189</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>190</v>
       </c>
       <c r="E87" s="2">
         <v>272873</v>
       </c>
       <c r="F87" s="2">
         <v>272873</v>
       </c>
       <c r="G87" s="2">
@@ -8284,234 +8266,234 @@
       </c>
       <c r="G89" s="2">
         <v>46436</v>
       </c>
       <c r="H89" s="2">
         <v>45980</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1">
         <v>89</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>195</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>196</v>
       </c>
       <c r="E90" s="2">
-        <v>349623</v>
+        <v>328776</v>
       </c>
       <c r="F90" s="2">
-        <v>349623</v>
+        <v>328776</v>
       </c>
       <c r="G90" s="2">
-        <v>346229</v>
+        <v>325584</v>
       </c>
       <c r="H90" s="2">
-        <v>342834</v>
+        <v>322392</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="1">
         <v>90</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>197</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>198</v>
       </c>
       <c r="E91" s="2">
-        <v>459998</v>
+        <v>423356</v>
       </c>
       <c r="F91" s="2">
-        <v>459998</v>
+        <v>423356</v>
       </c>
       <c r="G91" s="2">
-        <v>455532</v>
+        <v>419246</v>
       </c>
       <c r="H91" s="2">
-        <v>451066</v>
+        <v>415135</v>
       </c>
       <c r="I91" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="1">
         <v>91</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>199</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>200</v>
       </c>
       <c r="E92" s="2">
         <v>93756</v>
       </c>
       <c r="F92" s="2">
         <v>93756</v>
       </c>
       <c r="G92" s="2">
         <v>92846</v>
       </c>
       <c r="H92" s="2">
         <v>91935</v>
       </c>
       <c r="I92" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1">
         <v>92</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>201</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>202</v>
       </c>
       <c r="E93" s="2">
-        <v>9188</v>
+        <v>8477</v>
       </c>
       <c r="F93" s="2">
-        <v>9188</v>
+        <v>8477</v>
       </c>
       <c r="G93" s="2">
-        <v>9098</v>
+        <v>8395</v>
       </c>
       <c r="H93" s="2">
-        <v>9009</v>
+        <v>8312</v>
       </c>
       <c r="I93" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="1">
         <v>93</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>203</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>204</v>
       </c>
       <c r="E94" s="2">
-        <v>91670</v>
+        <v>90640</v>
       </c>
       <c r="F94" s="2">
-        <v>91670</v>
+        <v>90640</v>
       </c>
       <c r="G94" s="2">
-        <v>90780</v>
+        <v>89760</v>
       </c>
       <c r="H94" s="2">
-        <v>89890</v>
+        <v>88880</v>
       </c>
       <c r="I94" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="1">
         <v>94</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>206</v>
       </c>
       <c r="E95" s="2">
-        <v>110004</v>
+        <v>108768</v>
       </c>
       <c r="F95" s="2">
-        <v>110004</v>
+        <v>108768</v>
       </c>
       <c r="G95" s="2">
-        <v>108936</v>
+        <v>107712</v>
       </c>
       <c r="H95" s="2">
-        <v>107868</v>
+        <v>106656</v>
       </c>
       <c r="I95" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1">
         <v>95</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>207</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>209</v>
       </c>
       <c r="E96" s="2">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F96" s="2">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="G96" s="2">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="H96" s="2">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="I96" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="1">
         <v>96</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>210</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>212</v>
       </c>
       <c r="E97" s="2">
         <v>5073</v>
       </c>
       <c r="F97" s="2">
         <v>5073</v>
       </c>
       <c r="G97" s="2">
@@ -8574,60 +8556,60 @@
       </c>
       <c r="G99" s="2">
         <v>7579</v>
       </c>
       <c r="H99" s="2">
         <v>7504</v>
       </c>
       <c r="I99" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1">
         <v>99</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>217</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>218</v>
       </c>
       <c r="E100" s="2">
-        <v>14889</v>
+        <v>14557</v>
       </c>
       <c r="F100" s="2">
-        <v>14889</v>
+        <v>14557</v>
       </c>
       <c r="G100" s="2">
-        <v>14744</v>
+        <v>14416</v>
       </c>
       <c r="H100" s="2">
-        <v>14600</v>
+        <v>14274</v>
       </c>
       <c r="I100" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="1">
         <v>100</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>219</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>220</v>
       </c>
       <c r="E101" s="2">
         <v>74802</v>
       </c>
       <c r="F101" s="2">
         <v>74802</v>
       </c>
       <c r="G101" s="2">
@@ -8661,60 +8643,60 @@
       </c>
       <c r="G102" s="2">
         <v>101845</v>
       </c>
       <c r="H102" s="2">
         <v>100846</v>
       </c>
       <c r="I102" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="1">
         <v>102</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>223</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>224</v>
       </c>
       <c r="E103" s="2">
-        <v>142983</v>
+        <v>139805</v>
       </c>
       <c r="F103" s="2">
-        <v>142983</v>
+        <v>139805</v>
       </c>
       <c r="G103" s="2">
-        <v>141594</v>
+        <v>138448</v>
       </c>
       <c r="H103" s="2">
-        <v>140206</v>
+        <v>137090</v>
       </c>
       <c r="I103" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="1">
         <v>103</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>225</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>226</v>
       </c>
       <c r="E104" s="2">
         <v>288084</v>
       </c>
       <c r="F104" s="2">
         <v>288084</v>
       </c>
       <c r="G104" s="2">
@@ -8748,60 +8730,60 @@
       </c>
       <c r="G105" s="2">
         <v>356532</v>
       </c>
       <c r="H105" s="2">
         <v>353036</v>
       </c>
       <c r="I105" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="1">
         <v>105</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>229</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>230</v>
       </c>
       <c r="E106" s="2">
-        <v>713790</v>
+        <v>697928</v>
       </c>
       <c r="F106" s="2">
-        <v>713790</v>
+        <v>697928</v>
       </c>
       <c r="G106" s="2">
-        <v>706860</v>
+        <v>691152</v>
       </c>
       <c r="H106" s="2">
-        <v>699930</v>
+        <v>684376</v>
       </c>
       <c r="I106" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="1">
         <v>106</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>231</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>232</v>
       </c>
       <c r="E107" s="2">
         <v>87954</v>
       </c>
       <c r="F107" s="2">
         <v>87954</v>
       </c>
       <c r="G107" s="2">
@@ -9328,60 +9310,60 @@
       </c>
       <c r="G125" s="2">
         <v>35828</v>
       </c>
       <c r="H125" s="2">
         <v>35476</v>
       </c>
       <c r="I125" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="1">
         <v>125</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>269</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E126" s="2">
-        <v>3142</v>
+        <v>3159</v>
       </c>
       <c r="F126" s="2">
-        <v>3142</v>
+        <v>3159</v>
       </c>
       <c r="G126" s="2">
-        <v>3111</v>
+        <v>3128</v>
       </c>
       <c r="H126" s="2">
-        <v>3081</v>
+        <v>3098</v>
       </c>
       <c r="I126" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="1">
         <v>126</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>271</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>272</v>
       </c>
       <c r="E127" s="2">
         <v>412129</v>
       </c>
       <c r="F127" s="2">
         <v>412129</v>
       </c>
       <c r="G127" s="2">
@@ -9995,814 +9977,814 @@
       </c>
       <c r="G148" s="2">
         <v>763662</v>
       </c>
       <c r="H148" s="2">
         <v>756175</v>
       </c>
       <c r="I148" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="1">
         <v>148</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>316</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>318</v>
       </c>
       <c r="E149" s="2">
-        <v>21295</v>
+        <v>22088</v>
       </c>
       <c r="F149" s="2">
-        <v>21295</v>
+        <v>22088</v>
       </c>
       <c r="G149" s="2">
-        <v>21089</v>
+        <v>21874</v>
       </c>
       <c r="H149" s="2">
-        <v>20882</v>
+        <v>21659</v>
       </c>
       <c r="I149" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="1">
         <v>149</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>319</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>320</v>
       </c>
       <c r="E150" s="2">
-        <v>45526</v>
+        <v>45979</v>
       </c>
       <c r="F150" s="2">
-        <v>45526</v>
+        <v>45979</v>
       </c>
       <c r="G150" s="2">
-        <v>45084</v>
+        <v>45533</v>
       </c>
       <c r="H150" s="2">
-        <v>44642</v>
+        <v>45086</v>
       </c>
       <c r="I150" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="1">
         <v>150</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>321</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>322</v>
       </c>
       <c r="E151" s="2">
         <v>66976</v>
       </c>
       <c r="F151" s="2">
         <v>66976</v>
       </c>
       <c r="G151" s="2">
         <v>66326</v>
       </c>
       <c r="H151" s="2">
         <v>65675</v>
       </c>
       <c r="I151" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="1">
         <v>151</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>323</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>325</v>
       </c>
       <c r="E152" s="2">
-        <v>41461</v>
+        <v>39696</v>
       </c>
       <c r="F152" s="2">
-        <v>41461</v>
+        <v>39696</v>
       </c>
       <c r="G152" s="2">
-        <v>41058</v>
+        <v>39311</v>
       </c>
       <c r="H152" s="2">
-        <v>40656</v>
+        <v>38925</v>
       </c>
       <c r="I152" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="1">
         <v>152</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>326</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>327</v>
       </c>
       <c r="E153" s="2">
         <v>1741</v>
       </c>
       <c r="F153" s="2">
         <v>1741</v>
       </c>
       <c r="G153" s="2">
         <v>1724</v>
       </c>
       <c r="H153" s="2">
         <v>1707</v>
       </c>
       <c r="I153" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="1">
         <v>153</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>328</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>329</v>
       </c>
       <c r="E154" s="2">
-        <v>13828</v>
+        <v>12525</v>
       </c>
       <c r="F154" s="2">
-        <v>13828</v>
+        <v>12525</v>
       </c>
       <c r="G154" s="2">
-        <v>13694</v>
+        <v>12403</v>
       </c>
       <c r="H154" s="2">
-        <v>13559</v>
+        <v>12282</v>
       </c>
       <c r="I154" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="1">
         <v>154</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>330</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>331</v>
       </c>
       <c r="E155" s="2">
-        <v>126475</v>
+        <v>119423</v>
       </c>
       <c r="F155" s="2">
-        <v>126475</v>
+        <v>119423</v>
       </c>
       <c r="G155" s="2">
-        <v>125247</v>
+        <v>118264</v>
       </c>
       <c r="H155" s="2">
-        <v>124019</v>
+        <v>117104</v>
       </c>
       <c r="I155" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="1">
         <v>155</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>332</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>333</v>
       </c>
       <c r="E156" s="2">
-        <v>154047</v>
+        <v>144823</v>
       </c>
       <c r="F156" s="2">
-        <v>154047</v>
+        <v>144823</v>
       </c>
       <c r="G156" s="2">
-        <v>152551</v>
+        <v>143417</v>
       </c>
       <c r="H156" s="2">
-        <v>151056</v>
+        <v>142011</v>
       </c>
       <c r="I156" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="1">
         <v>156</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>334</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>335</v>
       </c>
       <c r="E157" s="2">
-        <v>17675</v>
+        <v>17489</v>
       </c>
       <c r="F157" s="2">
-        <v>17675</v>
+        <v>17489</v>
       </c>
       <c r="G157" s="2">
-        <v>17503</v>
+        <v>17320</v>
       </c>
       <c r="H157" s="2">
-        <v>17332</v>
+        <v>17150</v>
       </c>
       <c r="I157" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="1">
         <v>157</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>336</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>337</v>
       </c>
       <c r="E158" s="2">
         <v>187486</v>
       </c>
       <c r="F158" s="2">
         <v>187486</v>
       </c>
       <c r="G158" s="2">
         <v>185666</v>
       </c>
       <c r="H158" s="2">
         <v>183845</v>
       </c>
       <c r="I158" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="1">
         <v>158</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>338</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E159" s="2">
-        <v>189569</v>
+        <v>179825</v>
       </c>
       <c r="F159" s="2">
-        <v>189569</v>
+        <v>179825</v>
       </c>
       <c r="G159" s="2">
-        <v>187729</v>
+        <v>178079</v>
       </c>
       <c r="H159" s="2">
-        <v>185888</v>
+        <v>176333</v>
       </c>
       <c r="I159" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="1">
         <v>159</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>340</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>341</v>
       </c>
       <c r="E160" s="2">
-        <v>226605</v>
+        <v>214021</v>
       </c>
       <c r="F160" s="2">
-        <v>226605</v>
+        <v>214021</v>
       </c>
       <c r="G160" s="2">
-        <v>224405</v>
+        <v>211943</v>
       </c>
       <c r="H160" s="2">
-        <v>222205</v>
+        <v>209865</v>
       </c>
       <c r="I160" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="1">
         <v>160</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>342</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>343</v>
       </c>
       <c r="E161" s="2">
         <v>3451</v>
       </c>
       <c r="F161" s="2">
         <v>3451</v>
       </c>
       <c r="G161" s="2">
         <v>3417</v>
       </c>
       <c r="H161" s="2">
         <v>3384</v>
       </c>
       <c r="I161" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="1">
         <v>161</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>344</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>345</v>
       </c>
       <c r="E162" s="2">
-        <v>25369</v>
+        <v>24878</v>
       </c>
       <c r="F162" s="2">
-        <v>25369</v>
+        <v>24878</v>
       </c>
       <c r="G162" s="2">
-        <v>25123</v>
+        <v>24636</v>
       </c>
       <c r="H162" s="2">
-        <v>24876</v>
+        <v>24395</v>
       </c>
       <c r="I162" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="1">
         <v>162</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>346</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>347</v>
       </c>
       <c r="E163" s="2">
-        <v>252146</v>
+        <v>238093</v>
       </c>
       <c r="F163" s="2">
-        <v>252146</v>
+        <v>238093</v>
       </c>
       <c r="G163" s="2">
-        <v>249698</v>
+        <v>235781</v>
       </c>
       <c r="H163" s="2">
-        <v>247250</v>
+        <v>233470</v>
       </c>
       <c r="I163" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="1">
         <v>163</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>348</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>349</v>
       </c>
       <c r="E164" s="2">
-        <v>26481</v>
+        <v>25863</v>
       </c>
       <c r="F164" s="2">
-        <v>26481</v>
+        <v>25863</v>
       </c>
       <c r="G164" s="2">
-        <v>26224</v>
+        <v>25612</v>
       </c>
       <c r="H164" s="2">
-        <v>25967</v>
+        <v>25361</v>
       </c>
       <c r="I164" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="1">
         <v>164</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>350</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>351</v>
       </c>
       <c r="E165" s="2">
-        <v>277186</v>
+        <v>262125</v>
       </c>
       <c r="F165" s="2">
-        <v>277186</v>
+        <v>262125</v>
       </c>
       <c r="G165" s="2">
-        <v>274495</v>
+        <v>259580</v>
       </c>
       <c r="H165" s="2">
-        <v>271804</v>
+        <v>257035</v>
       </c>
       <c r="I165" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="1">
         <v>165</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>352</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>353</v>
       </c>
       <c r="E166" s="2">
-        <v>35092</v>
+        <v>35239</v>
       </c>
       <c r="F166" s="2">
-        <v>35092</v>
+        <v>35239</v>
       </c>
       <c r="G166" s="2">
-        <v>34751</v>
+        <v>34897</v>
       </c>
       <c r="H166" s="2">
-        <v>34411</v>
+        <v>34555</v>
       </c>
       <c r="I166" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="1">
         <v>166</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>354</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>355</v>
       </c>
       <c r="E167" s="2">
-        <v>5018</v>
+        <v>4790</v>
       </c>
       <c r="F167" s="2">
-        <v>5018</v>
+        <v>4790</v>
       </c>
       <c r="G167" s="2">
-        <v>4969</v>
+        <v>4743</v>
       </c>
       <c r="H167" s="2">
-        <v>4921</v>
+        <v>4697</v>
       </c>
       <c r="I167" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="1">
         <v>167</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>356</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>357</v>
       </c>
       <c r="E168" s="2">
-        <v>39475</v>
+        <v>36786</v>
       </c>
       <c r="F168" s="2">
-        <v>39475</v>
+        <v>36786</v>
       </c>
       <c r="G168" s="2">
-        <v>39092</v>
+        <v>36429</v>
       </c>
       <c r="H168" s="2">
-        <v>38708</v>
+        <v>36072</v>
       </c>
       <c r="I168" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="1">
         <v>168</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>358</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>359</v>
       </c>
       <c r="E169" s="2">
-        <v>44254</v>
+        <v>42207</v>
       </c>
       <c r="F169" s="2">
-        <v>44254</v>
+        <v>42207</v>
       </c>
       <c r="G169" s="2">
-        <v>43824</v>
+        <v>41798</v>
       </c>
       <c r="H169" s="2">
-        <v>43395</v>
+        <v>41388</v>
       </c>
       <c r="I169" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="1">
         <v>169</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>360</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>361</v>
       </c>
       <c r="E170" s="2">
-        <v>463168</v>
+        <v>459035</v>
       </c>
       <c r="F170" s="2">
-        <v>463168</v>
+        <v>459035</v>
       </c>
       <c r="G170" s="2">
-        <v>458672</v>
+        <v>454578</v>
       </c>
       <c r="H170" s="2">
-        <v>454175</v>
+        <v>450122</v>
       </c>
       <c r="I170" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="1">
         <v>170</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>362</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>363</v>
       </c>
       <c r="E171" s="2">
-        <v>51902</v>
+        <v>48613</v>
       </c>
       <c r="F171" s="2">
-        <v>51902</v>
+        <v>48613</v>
       </c>
       <c r="G171" s="2">
-        <v>51398</v>
+        <v>48141</v>
       </c>
       <c r="H171" s="2">
-        <v>50894</v>
+        <v>47669</v>
       </c>
       <c r="I171" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="1">
         <v>171</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>364</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>365</v>
       </c>
       <c r="E172" s="2">
-        <v>52643</v>
+        <v>48734</v>
       </c>
       <c r="F172" s="2">
-        <v>52643</v>
+        <v>48734</v>
       </c>
       <c r="G172" s="2">
-        <v>52132</v>
+        <v>48261</v>
       </c>
       <c r="H172" s="2">
-        <v>51621</v>
+        <v>47788</v>
       </c>
       <c r="I172" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="1">
         <v>172</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>366</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>367</v>
       </c>
       <c r="E173" s="2">
-        <v>54868</v>
+        <v>50975</v>
       </c>
       <c r="F173" s="2">
-        <v>54868</v>
+        <v>50975</v>
       </c>
       <c r="G173" s="2">
-        <v>54335</v>
+        <v>50480</v>
       </c>
       <c r="H173" s="2">
-        <v>53803</v>
+        <v>49985</v>
       </c>
       <c r="I173" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="1">
         <v>173</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>368</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>369</v>
       </c>
       <c r="E174" s="2">
         <v>55723</v>
       </c>
       <c r="F174" s="2">
         <v>55723</v>
       </c>
       <c r="G174" s="2">
         <v>55182</v>
       </c>
       <c r="H174" s="2">
         <v>54641</v>
       </c>
       <c r="I174" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="1">
         <v>174</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>370</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>371</v>
       </c>
       <c r="E175" s="2">
-        <v>589971</v>
+        <v>558256</v>
       </c>
       <c r="F175" s="2">
-        <v>589971</v>
+        <v>558256</v>
       </c>
       <c r="G175" s="2">
-        <v>584243</v>
+        <v>552836</v>
       </c>
       <c r="H175" s="2">
-        <v>578515</v>
+        <v>547416</v>
       </c>
       <c r="I175" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="1">
         <v>175</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>372</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>373</v>
       </c>
       <c r="E176" s="2">
         <v>62542</v>
       </c>
       <c r="F176" s="2">
         <v>62542</v>
       </c>
       <c r="G176" s="2">
@@ -10865,350 +10847,350 @@
       </c>
       <c r="G178" s="2">
         <v>6890</v>
       </c>
       <c r="H178" s="2">
         <v>6823</v>
       </c>
       <c r="I178" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="1">
         <v>178</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>378</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>379</v>
       </c>
       <c r="E179" s="2">
-        <v>64998</v>
+        <v>60000</v>
       </c>
       <c r="F179" s="2">
-        <v>64998</v>
+        <v>60000</v>
       </c>
       <c r="G179" s="2">
-        <v>64367</v>
+        <v>59417</v>
       </c>
       <c r="H179" s="2">
-        <v>63736</v>
+        <v>58835</v>
       </c>
       <c r="I179" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="1">
         <v>179</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>380</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>381</v>
       </c>
       <c r="E180" s="2">
-        <v>67532</v>
+        <v>66167</v>
       </c>
       <c r="F180" s="2">
-        <v>67532</v>
+        <v>66167</v>
       </c>
       <c r="G180" s="2">
-        <v>66876</v>
+        <v>65525</v>
       </c>
       <c r="H180" s="2">
-        <v>66221</v>
+        <v>64882</v>
       </c>
       <c r="I180" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="1">
         <v>180</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>382</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>383</v>
       </c>
       <c r="E181" s="2">
         <v>708149</v>
       </c>
       <c r="F181" s="2">
         <v>708149</v>
       </c>
       <c r="G181" s="2">
         <v>701273</v>
       </c>
       <c r="H181" s="2">
         <v>694398</v>
       </c>
       <c r="I181" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="1">
         <v>181</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>384</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>385</v>
       </c>
       <c r="E182" s="2">
-        <v>81324</v>
+        <v>76040</v>
       </c>
       <c r="F182" s="2">
-        <v>81324</v>
+        <v>76040</v>
       </c>
       <c r="G182" s="2">
-        <v>80534</v>
+        <v>75302</v>
       </c>
       <c r="H182" s="2">
-        <v>79745</v>
+        <v>74563</v>
       </c>
       <c r="I182" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="1">
         <v>182</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>386</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>387</v>
       </c>
       <c r="E183" s="2">
-        <v>84940</v>
+        <v>79167</v>
       </c>
       <c r="F183" s="2">
-        <v>84940</v>
+        <v>79167</v>
       </c>
       <c r="G183" s="2">
-        <v>84115</v>
+        <v>78398</v>
       </c>
       <c r="H183" s="2">
-        <v>83291</v>
+        <v>77630</v>
       </c>
       <c r="I183" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="1">
         <v>183</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>388</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>389</v>
       </c>
       <c r="E184" s="2">
-        <v>9293</v>
+        <v>8503</v>
       </c>
       <c r="F184" s="2">
-        <v>9293</v>
+        <v>8503</v>
       </c>
       <c r="G184" s="2">
-        <v>9202</v>
+        <v>8420</v>
       </c>
       <c r="H184" s="2">
-        <v>9112</v>
+        <v>8338</v>
       </c>
       <c r="I184" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="1">
         <v>184</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>390</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>391</v>
       </c>
       <c r="E185" s="2">
-        <v>91696</v>
+        <v>89842</v>
       </c>
       <c r="F185" s="2">
-        <v>91696</v>
+        <v>89842</v>
       </c>
       <c r="G185" s="2">
-        <v>90806</v>
+        <v>88970</v>
       </c>
       <c r="H185" s="2">
-        <v>89915</v>
+        <v>88097</v>
       </c>
       <c r="I185" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="1">
         <v>185</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>392</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>393</v>
       </c>
       <c r="E186" s="2">
-        <v>109513</v>
+        <v>109994</v>
       </c>
       <c r="F186" s="2">
-        <v>109513</v>
+        <v>109994</v>
       </c>
       <c r="G186" s="2">
-        <v>108449</v>
+        <v>108926</v>
       </c>
       <c r="H186" s="2">
-        <v>107386</v>
+        <v>107858</v>
       </c>
       <c r="I186" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="1">
         <v>186</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>394</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E187" s="2">
-        <v>33037</v>
+        <v>28335</v>
       </c>
       <c r="F187" s="2">
-        <v>33037</v>
+        <v>28335</v>
       </c>
       <c r="G187" s="2">
-        <v>32717</v>
+        <v>28060</v>
       </c>
       <c r="H187" s="2">
-        <v>32396</v>
+        <v>27785</v>
       </c>
       <c r="I187" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="1">
         <v>187</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>397</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>398</v>
       </c>
       <c r="E188" s="2">
-        <v>137334</v>
+        <v>138146</v>
       </c>
       <c r="F188" s="2">
-        <v>137334</v>
+        <v>138146</v>
       </c>
       <c r="G188" s="2">
-        <v>136001</v>
+        <v>136804</v>
       </c>
       <c r="H188" s="2">
-        <v>134667</v>
+        <v>135463</v>
       </c>
       <c r="I188" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="1">
         <v>188</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>399</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>400</v>
       </c>
       <c r="E189" s="2">
-        <v>164174</v>
+        <v>163796</v>
       </c>
       <c r="F189" s="2">
-        <v>164174</v>
+        <v>163796</v>
       </c>
       <c r="G189" s="2">
-        <v>162580</v>
+        <v>162206</v>
       </c>
       <c r="H189" s="2">
-        <v>160986</v>
+        <v>160615</v>
       </c>
       <c r="I189" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="1">
         <v>189</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>401</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>402</v>
       </c>
       <c r="E190" s="2">
         <v>24318</v>
       </c>
       <c r="F190" s="2">
         <v>24318</v>
       </c>
       <c r="G190" s="2">
@@ -11242,60 +11224,60 @@
       </c>
       <c r="G191" s="2">
         <v>32507</v>
       </c>
       <c r="H191" s="2">
         <v>32189</v>
       </c>
       <c r="I191" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="1">
         <v>191</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>405</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>406</v>
       </c>
       <c r="E192" s="2">
-        <v>35175</v>
+        <v>34840</v>
       </c>
       <c r="F192" s="2">
-        <v>35175</v>
+        <v>34840</v>
       </c>
       <c r="G192" s="2">
-        <v>34833</v>
+        <v>34502</v>
       </c>
       <c r="H192" s="2">
-        <v>34492</v>
+        <v>34163</v>
       </c>
       <c r="I192" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="1">
         <v>192</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>407</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>408</v>
       </c>
       <c r="E193" s="2">
         <v>46736</v>
       </c>
       <c r="F193" s="2">
         <v>46736</v>
       </c>
       <c r="G193" s="2">
@@ -11329,321 +11311,321 @@
       </c>
       <c r="G194" s="2">
         <v>56304</v>
       </c>
       <c r="H194" s="2">
         <v>55752</v>
       </c>
       <c r="I194" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="1">
         <v>194</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>411</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>412</v>
       </c>
       <c r="E195" s="2">
-        <v>65122</v>
+        <v>68881</v>
       </c>
       <c r="F195" s="2">
-        <v>65122</v>
+        <v>68881</v>
       </c>
       <c r="G195" s="2">
-        <v>64490</v>
+        <v>68213</v>
       </c>
       <c r="H195" s="2">
-        <v>63857</v>
+        <v>67544</v>
       </c>
       <c r="I195" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="1">
         <v>195</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>413</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>414</v>
       </c>
       <c r="E196" s="2">
         <v>76407</v>
       </c>
       <c r="F196" s="2">
         <v>76407</v>
       </c>
       <c r="G196" s="2">
         <v>75666</v>
       </c>
       <c r="H196" s="2">
         <v>74924</v>
       </c>
       <c r="I196" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="1">
         <v>196</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>415</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>416</v>
       </c>
       <c r="E197" s="2">
-        <v>98211</v>
+        <v>98344</v>
       </c>
       <c r="F197" s="2">
-        <v>98211</v>
+        <v>98344</v>
       </c>
       <c r="G197" s="2">
-        <v>97257</v>
+        <v>97390</v>
       </c>
       <c r="H197" s="2">
-        <v>96304</v>
+        <v>96435</v>
       </c>
       <c r="I197" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="1">
         <v>197</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>417</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>418</v>
       </c>
       <c r="E198" s="2">
-        <v>20175</v>
+        <v>20322</v>
       </c>
       <c r="F198" s="2">
-        <v>20175</v>
+        <v>20322</v>
       </c>
       <c r="G198" s="2">
-        <v>19979</v>
+        <v>20125</v>
       </c>
       <c r="H198" s="2">
-        <v>19783</v>
+        <v>19927</v>
       </c>
       <c r="I198" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="1">
         <v>198</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>419</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>420</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>421</v>
       </c>
       <c r="E199" s="2">
-        <v>740991</v>
+        <v>778166</v>
       </c>
       <c r="F199" s="2">
-        <v>740991</v>
+        <v>778166</v>
       </c>
       <c r="G199" s="2">
-        <v>733797</v>
+        <v>770611</v>
       </c>
       <c r="H199" s="2">
-        <v>726603</v>
+        <v>763056</v>
       </c>
       <c r="I199" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="1">
         <v>199</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>422</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>423</v>
       </c>
       <c r="E200" s="2">
-        <v>5274</v>
+        <v>5356</v>
       </c>
       <c r="F200" s="2">
-        <v>5274</v>
+        <v>5356</v>
       </c>
       <c r="G200" s="2">
-        <v>5222</v>
+        <v>5304</v>
       </c>
       <c r="H200" s="2">
-        <v>5171</v>
+        <v>5252</v>
       </c>
       <c r="I200" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="1">
         <v>200</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>424</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>425</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>426</v>
       </c>
       <c r="E201" s="2">
         <v>5150</v>
       </c>
       <c r="F201" s="2">
         <v>5150</v>
       </c>
       <c r="G201" s="2">
         <v>5100</v>
       </c>
       <c r="H201" s="2">
         <v>5050</v>
       </c>
       <c r="I201" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="1">
         <v>201</v>
       </c>
       <c r="B202" s="1" t="s">
         <v>427</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>429</v>
       </c>
       <c r="E202" s="2">
-        <v>535986</v>
+        <v>721364</v>
       </c>
       <c r="F202" s="2">
-        <v>535986</v>
+        <v>721364</v>
       </c>
       <c r="G202" s="2">
-        <v>530783</v>
+        <v>714360</v>
       </c>
       <c r="H202" s="2">
-        <v>525579</v>
+        <v>707357</v>
       </c>
       <c r="I202" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="1">
         <v>202</v>
       </c>
       <c r="B203" s="1" t="s">
         <v>430</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>420</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>431</v>
       </c>
       <c r="E203" s="2">
-        <v>1486508</v>
+        <v>1547286</v>
       </c>
       <c r="F203" s="2">
-        <v>1486508</v>
+        <v>1547286</v>
       </c>
       <c r="G203" s="2">
-        <v>1472076</v>
+        <v>1532263</v>
       </c>
       <c r="H203" s="2">
-        <v>1457644</v>
+        <v>1517241</v>
       </c>
       <c r="I203" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="1">
         <v>203</v>
       </c>
       <c r="B204" s="1" t="s">
         <v>432</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>434</v>
       </c>
       <c r="E204" s="2">
-        <v>15215</v>
+        <v>15264</v>
       </c>
       <c r="F204" s="2">
-        <v>15215</v>
+        <v>15264</v>
       </c>
       <c r="G204" s="2">
-        <v>15067</v>
+        <v>15115</v>
       </c>
       <c r="H204" s="2">
-        <v>14920</v>
+        <v>14967</v>
       </c>
       <c r="I204" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="1">
         <v>204</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>435</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>436</v>
       </c>
       <c r="E205" s="2">
         <v>45786</v>
       </c>
       <c r="F205" s="2">
         <v>45786</v>
       </c>
       <c r="G205" s="2">
@@ -11677,408 +11659,408 @@
       </c>
       <c r="G206" s="2">
         <v>75551</v>
       </c>
       <c r="H206" s="2">
         <v>74811</v>
       </c>
       <c r="I206" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="1">
         <v>206</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>439</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>440</v>
       </c>
       <c r="E207" s="2">
-        <v>147535</v>
+        <v>149286</v>
       </c>
       <c r="F207" s="2">
-        <v>147535</v>
+        <v>149286</v>
       </c>
       <c r="G207" s="2">
-        <v>146103</v>
+        <v>147837</v>
       </c>
       <c r="H207" s="2">
-        <v>144670</v>
+        <v>146387</v>
       </c>
       <c r="I207" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="1">
         <v>207</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>441</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>442</v>
       </c>
       <c r="E208" s="2">
-        <v>218695</v>
+        <v>201978</v>
       </c>
       <c r="F208" s="2">
-        <v>218695</v>
+        <v>201978</v>
       </c>
       <c r="G208" s="2">
-        <v>216572</v>
+        <v>200017</v>
       </c>
       <c r="H208" s="2">
-        <v>214448</v>
+        <v>198056</v>
       </c>
       <c r="I208" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="1">
         <v>208</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>443</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>444</v>
       </c>
       <c r="E209" s="2">
-        <v>391206</v>
+        <v>387289</v>
       </c>
       <c r="F209" s="2">
-        <v>391206</v>
+        <v>387289</v>
       </c>
       <c r="G209" s="2">
-        <v>387408</v>
+        <v>383529</v>
       </c>
       <c r="H209" s="2">
-        <v>383610</v>
+        <v>379769</v>
       </c>
       <c r="I209" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="1">
         <v>209</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>445</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>446</v>
       </c>
       <c r="E210" s="2">
-        <v>69551</v>
+        <v>64497</v>
       </c>
       <c r="F210" s="2">
-        <v>69551</v>
+        <v>64497</v>
       </c>
       <c r="G210" s="2">
-        <v>68876</v>
+        <v>63870</v>
       </c>
       <c r="H210" s="2">
-        <v>68200</v>
+        <v>63244</v>
       </c>
       <c r="I210" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="1">
         <v>210</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>447</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D211" s="1" t="s">
         <v>448</v>
       </c>
       <c r="E211" s="2">
-        <v>601707</v>
+        <v>645458</v>
       </c>
       <c r="F211" s="2">
-        <v>601707</v>
+        <v>645458</v>
       </c>
       <c r="G211" s="2">
-        <v>595866</v>
+        <v>639191</v>
       </c>
       <c r="H211" s="2">
-        <v>590024</v>
+        <v>632925</v>
       </c>
       <c r="I211" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="1">
         <v>211</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>449</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D212" s="1" t="s">
         <v>450</v>
       </c>
       <c r="E212" s="2">
-        <v>14224</v>
+        <v>13087</v>
       </c>
       <c r="F212" s="2">
-        <v>14224</v>
+        <v>13087</v>
       </c>
       <c r="G212" s="2">
-        <v>14086</v>
+        <v>12960</v>
       </c>
       <c r="H212" s="2">
-        <v>13948</v>
+        <v>12833</v>
       </c>
       <c r="I212" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="1">
         <v>212</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>451</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>452</v>
       </c>
       <c r="E213" s="2">
-        <v>1203593</v>
+        <v>1815679</v>
       </c>
       <c r="F213" s="2">
-        <v>1203593</v>
+        <v>1815679</v>
       </c>
       <c r="G213" s="2">
-        <v>1191908</v>
+        <v>1798051</v>
       </c>
       <c r="H213" s="2">
-        <v>1180222</v>
+        <v>1780423</v>
       </c>
       <c r="I213" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="1">
         <v>213</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>453</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>454</v>
       </c>
       <c r="E214" s="2">
         <v>11698</v>
       </c>
       <c r="F214" s="2">
         <v>11698</v>
       </c>
       <c r="G214" s="2">
         <v>11584</v>
       </c>
       <c r="H214" s="2">
         <v>11471</v>
       </c>
       <c r="I214" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="1">
         <v>214</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>455</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>456</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>457</v>
       </c>
       <c r="E215" s="2">
-        <v>103335</v>
+        <v>103773</v>
       </c>
       <c r="F215" s="2">
-        <v>103335</v>
+        <v>103773</v>
       </c>
       <c r="G215" s="2">
-        <v>102332</v>
+        <v>102765</v>
       </c>
       <c r="H215" s="2">
-        <v>101328</v>
+        <v>101758</v>
       </c>
       <c r="I215" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="1">
         <v>215</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>458</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>456</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>459</v>
       </c>
       <c r="E216" s="2">
-        <v>10614</v>
+        <v>10666</v>
       </c>
       <c r="F216" s="2">
-        <v>10614</v>
+        <v>10666</v>
       </c>
       <c r="G216" s="2">
-        <v>10511</v>
+        <v>10562</v>
       </c>
       <c r="H216" s="2">
-        <v>10408</v>
+        <v>10459</v>
       </c>
       <c r="I216" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="1">
         <v>216</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>460</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>456</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>461</v>
       </c>
       <c r="E217" s="2">
         <v>129563</v>
       </c>
       <c r="F217" s="2">
         <v>129563</v>
       </c>
       <c r="G217" s="2">
         <v>128305</v>
       </c>
       <c r="H217" s="2">
         <v>127047</v>
       </c>
       <c r="I217" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="1">
         <v>217</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>462</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>456</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>463</v>
       </c>
       <c r="E218" s="2">
-        <v>155427</v>
+        <v>155504</v>
       </c>
       <c r="F218" s="2">
-        <v>155427</v>
+        <v>155504</v>
       </c>
       <c r="G218" s="2">
-        <v>153918</v>
+        <v>153995</v>
       </c>
       <c r="H218" s="2">
-        <v>152409</v>
+        <v>152485</v>
       </c>
       <c r="I218" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="1">
         <v>218</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>464</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>456</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>465</v>
       </c>
       <c r="E219" s="2">
-        <v>15769</v>
+        <v>15821</v>
       </c>
       <c r="F219" s="2">
-        <v>15769</v>
+        <v>15821</v>
       </c>
       <c r="G219" s="2">
-        <v>15616</v>
+        <v>15667</v>
       </c>
       <c r="H219" s="2">
-        <v>15463</v>
+        <v>15514</v>
       </c>
       <c r="I219" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="1">
         <v>219</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>466</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>456</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>467</v>
       </c>
       <c r="E220" s="2">
         <v>206927</v>
       </c>
       <c r="F220" s="2">
         <v>206927</v>
       </c>
       <c r="G220" s="2">
@@ -12141,60 +12123,60 @@
       </c>
       <c r="G222" s="2">
         <v>255995</v>
       </c>
       <c r="H222" s="2">
         <v>253485</v>
       </c>
       <c r="I222" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="1">
         <v>222</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>472</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>456</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>473</v>
       </c>
       <c r="E223" s="2">
-        <v>26486</v>
+        <v>26507</v>
       </c>
       <c r="F223" s="2">
-        <v>26486</v>
+        <v>26507</v>
       </c>
       <c r="G223" s="2">
-        <v>26229</v>
+        <v>26250</v>
       </c>
       <c r="H223" s="2">
-        <v>25972</v>
+        <v>25992</v>
       </c>
       <c r="I223" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="1">
         <v>223</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>474</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>456</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>475</v>
       </c>
       <c r="E224" s="2">
         <v>309927</v>
       </c>
       <c r="F224" s="2">
         <v>309927</v>
       </c>
       <c r="G224" s="2">
@@ -12228,60 +12210,60 @@
       </c>
       <c r="G225" s="2">
         <v>31136</v>
       </c>
       <c r="H225" s="2">
         <v>30830</v>
       </c>
       <c r="I225" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="1">
         <v>225</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>478</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>456</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>479</v>
       </c>
       <c r="E226" s="2">
-        <v>361313</v>
+        <v>361427</v>
       </c>
       <c r="F226" s="2">
-        <v>361313</v>
+        <v>361427</v>
       </c>
       <c r="G226" s="2">
-        <v>357805</v>
+        <v>357918</v>
       </c>
       <c r="H226" s="2">
-        <v>354297</v>
+        <v>354409</v>
       </c>
       <c r="I226" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="1">
         <v>226</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>480</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>456</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>481</v>
       </c>
       <c r="E227" s="2">
         <v>412927</v>
       </c>
       <c r="F227" s="2">
         <v>412927</v>
       </c>
       <c r="G227" s="2">
@@ -12315,89 +12297,89 @@
       </c>
       <c r="G228" s="2">
         <v>41336</v>
       </c>
       <c r="H228" s="2">
         <v>40930</v>
       </c>
       <c r="I228" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="1">
         <v>228</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>484</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>456</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>485</v>
       </c>
       <c r="E229" s="2">
-        <v>464453</v>
+        <v>464298</v>
       </c>
       <c r="F229" s="2">
-        <v>464453</v>
+        <v>464298</v>
       </c>
       <c r="G229" s="2">
-        <v>459944</v>
+        <v>459791</v>
       </c>
       <c r="H229" s="2">
-        <v>455434</v>
+        <v>455283</v>
       </c>
       <c r="I229" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="1">
         <v>229</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>486</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>456</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>487</v>
       </c>
       <c r="E230" s="2">
-        <v>515927</v>
+        <v>515932</v>
       </c>
       <c r="F230" s="2">
-        <v>515927</v>
+        <v>515932</v>
       </c>
       <c r="G230" s="2">
-        <v>510918</v>
+        <v>510923</v>
       </c>
       <c r="H230" s="2">
-        <v>505909</v>
+        <v>505914</v>
       </c>
       <c r="I230" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="1">
         <v>230</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>488</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>456</v>
       </c>
       <c r="D231" s="1" t="s">
         <v>489</v>
       </c>
       <c r="E231" s="2">
         <v>52504</v>
       </c>
       <c r="F231" s="2">
         <v>52504</v>
       </c>
       <c r="G231" s="2">
@@ -12460,756 +12442,756 @@
       </c>
       <c r="G233" s="2">
         <v>61532</v>
       </c>
       <c r="H233" s="2">
         <v>60928</v>
       </c>
       <c r="I233" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="1">
         <v>233</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>494</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>456</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>495</v>
       </c>
       <c r="E234" s="2">
-        <v>73053</v>
+        <v>72615</v>
       </c>
       <c r="F234" s="2">
-        <v>73053</v>
+        <v>72615</v>
       </c>
       <c r="G234" s="2">
-        <v>72344</v>
+        <v>71910</v>
       </c>
       <c r="H234" s="2">
-        <v>71634</v>
+        <v>71205</v>
       </c>
       <c r="I234" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="1">
         <v>234</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>496</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>456</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>497</v>
       </c>
       <c r="E235" s="2">
-        <v>83198</v>
+        <v>83173</v>
       </c>
       <c r="F235" s="2">
-        <v>83198</v>
+        <v>83173</v>
       </c>
       <c r="G235" s="2">
-        <v>82391</v>
+        <v>82365</v>
       </c>
       <c r="H235" s="2">
-        <v>81583</v>
+        <v>81558</v>
       </c>
       <c r="I235" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="1">
         <v>235</v>
       </c>
       <c r="B236" s="1" t="s">
         <v>498</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>456</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>499</v>
       </c>
       <c r="E236" s="2">
         <v>93704</v>
       </c>
       <c r="F236" s="2">
         <v>93704</v>
       </c>
       <c r="G236" s="2">
         <v>92795</v>
       </c>
       <c r="H236" s="2">
         <v>91885</v>
       </c>
       <c r="I236" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="1">
         <v>236</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>500</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>501</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>502</v>
       </c>
       <c r="E237" s="2">
-        <v>46736</v>
+        <v>45063</v>
       </c>
       <c r="F237" s="2">
-        <v>46736</v>
+        <v>45063</v>
       </c>
       <c r="G237" s="2">
-        <v>46283</v>
+        <v>44625</v>
       </c>
       <c r="H237" s="2">
-        <v>45829</v>
+        <v>44188</v>
       </c>
       <c r="I237" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="1">
         <v>237</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>503</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>501</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>504</v>
       </c>
       <c r="E238" s="2">
-        <v>9302</v>
+        <v>8446</v>
       </c>
       <c r="F238" s="2">
-        <v>9302</v>
+        <v>8446</v>
       </c>
       <c r="G238" s="2">
-        <v>9212</v>
+        <v>8364</v>
       </c>
       <c r="H238" s="2">
-        <v>9121</v>
+        <v>8282</v>
       </c>
       <c r="I238" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="1">
         <v>238</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>505</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>501</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>506</v>
       </c>
       <c r="E239" s="2">
-        <v>91129</v>
+        <v>91124</v>
       </c>
       <c r="F239" s="2">
-        <v>91129</v>
+        <v>91124</v>
       </c>
       <c r="G239" s="2">
-        <v>90245</v>
+        <v>90239</v>
       </c>
       <c r="H239" s="2">
-        <v>89360</v>
+        <v>89355</v>
       </c>
       <c r="I239" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="1">
         <v>239</v>
       </c>
       <c r="B240" s="1" t="s">
         <v>507</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>501</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>508</v>
       </c>
       <c r="E240" s="2">
-        <v>18620</v>
+        <v>18633</v>
       </c>
       <c r="F240" s="2">
-        <v>18620</v>
+        <v>18633</v>
       </c>
       <c r="G240" s="2">
-        <v>18440</v>
+        <v>18452</v>
       </c>
       <c r="H240" s="2">
-        <v>18259</v>
+        <v>18271</v>
       </c>
       <c r="I240" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="1">
         <v>240</v>
       </c>
       <c r="B241" s="1" t="s">
         <v>509</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>420</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>510</v>
       </c>
       <c r="E241" s="2">
-        <v>222403</v>
+        <v>233885</v>
       </c>
       <c r="F241" s="2">
-        <v>222403</v>
+        <v>233885</v>
       </c>
       <c r="G241" s="2">
-        <v>220244</v>
+        <v>231614</v>
       </c>
       <c r="H241" s="2">
-        <v>218084</v>
+        <v>229344</v>
       </c>
       <c r="I241" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="1">
         <v>241</v>
       </c>
       <c r="B242" s="1" t="s">
         <v>511</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>420</v>
       </c>
       <c r="D242" s="1" t="s">
         <v>512</v>
       </c>
       <c r="E242" s="2">
-        <v>3033</v>
+        <v>3151</v>
       </c>
       <c r="F242" s="2">
-        <v>3033</v>
+        <v>3151</v>
       </c>
       <c r="G242" s="2">
-        <v>3004</v>
+        <v>3120</v>
       </c>
       <c r="H242" s="2">
-        <v>2974</v>
+        <v>3090</v>
       </c>
       <c r="I242" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="1">
         <v>242</v>
       </c>
       <c r="B243" s="1" t="s">
         <v>513</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>420</v>
       </c>
       <c r="D243" s="1" t="s">
         <v>514</v>
       </c>
       <c r="E243" s="2">
-        <v>44573</v>
+        <v>45681</v>
       </c>
       <c r="F243" s="2">
-        <v>44573</v>
+        <v>45681</v>
       </c>
       <c r="G243" s="2">
-        <v>44141</v>
+        <v>45237</v>
       </c>
       <c r="H243" s="2">
-        <v>43708</v>
+        <v>44794</v>
       </c>
       <c r="I243" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="1">
         <v>243</v>
       </c>
       <c r="B244" s="1" t="s">
         <v>515</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>420</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>516</v>
       </c>
       <c r="E244" s="2">
-        <v>442720</v>
+        <v>463191</v>
       </c>
       <c r="F244" s="2">
-        <v>442720</v>
+        <v>463191</v>
       </c>
       <c r="G244" s="2">
-        <v>438422</v>
+        <v>458694</v>
       </c>
       <c r="H244" s="2">
-        <v>434123</v>
+        <v>454197</v>
       </c>
       <c r="I244" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="1">
         <v>244</v>
       </c>
       <c r="B245" s="1" t="s">
         <v>517</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>420</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>518</v>
       </c>
       <c r="E245" s="2">
-        <v>74186</v>
+        <v>77305</v>
       </c>
       <c r="F245" s="2">
-        <v>74186</v>
+        <v>77305</v>
       </c>
       <c r="G245" s="2">
-        <v>73466</v>
+        <v>76554</v>
       </c>
       <c r="H245" s="2">
-        <v>72745</v>
+        <v>75804</v>
       </c>
       <c r="I245" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="1">
         <v>245</v>
       </c>
       <c r="B246" s="1" t="s">
         <v>519</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>420</v>
       </c>
       <c r="D246" s="1" t="s">
         <v>520</v>
       </c>
       <c r="E246" s="2">
-        <v>106593</v>
+        <v>106193</v>
       </c>
       <c r="F246" s="2">
-        <v>106593</v>
+        <v>106193</v>
       </c>
       <c r="G246" s="2">
-        <v>105558</v>
+        <v>105162</v>
       </c>
       <c r="H246" s="2">
-        <v>104523</v>
+        <v>104131</v>
       </c>
       <c r="I246" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="1">
         <v>246</v>
       </c>
       <c r="B247" s="1" t="s">
         <v>521</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>420</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>522</v>
       </c>
       <c r="E247" s="2">
-        <v>15048</v>
+        <v>15141</v>
       </c>
       <c r="F247" s="2">
-        <v>15048</v>
+        <v>15141</v>
       </c>
       <c r="G247" s="2">
-        <v>14902</v>
+        <v>14994</v>
       </c>
       <c r="H247" s="2">
-        <v>14756</v>
+        <v>14847</v>
       </c>
       <c r="I247" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="1">
         <v>247</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>523</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>420</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>524</v>
       </c>
       <c r="E248" s="2">
-        <v>150406</v>
+        <v>154557</v>
       </c>
       <c r="F248" s="2">
-        <v>150406</v>
+        <v>154557</v>
       </c>
       <c r="G248" s="2">
-        <v>148946</v>
+        <v>153056</v>
       </c>
       <c r="H248" s="2">
-        <v>147485</v>
+        <v>151556</v>
       </c>
       <c r="I248" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="1">
         <v>248</v>
       </c>
       <c r="B249" s="1" t="s">
         <v>525</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>420</v>
       </c>
       <c r="D249" s="1" t="s">
         <v>526</v>
       </c>
       <c r="E249" s="2">
-        <v>17502</v>
+        <v>16879</v>
       </c>
       <c r="F249" s="2">
-        <v>17502</v>
+        <v>16879</v>
       </c>
       <c r="G249" s="2">
-        <v>17332</v>
+        <v>16715</v>
       </c>
       <c r="H249" s="2">
-        <v>17162</v>
+        <v>16551</v>
       </c>
       <c r="I249" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="1">
         <v>249</v>
       </c>
       <c r="B250" s="1" t="s">
         <v>527</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>420</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>528</v>
       </c>
       <c r="E250" s="2">
-        <v>52430</v>
+        <v>51932</v>
       </c>
       <c r="F250" s="2">
-        <v>52430</v>
+        <v>51932</v>
       </c>
       <c r="G250" s="2">
-        <v>51921</v>
+        <v>51427</v>
       </c>
       <c r="H250" s="2">
-        <v>51412</v>
+        <v>50923</v>
       </c>
       <c r="I250" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="1">
         <v>250</v>
       </c>
       <c r="B251" s="1" t="s">
         <v>529</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>530</v>
       </c>
       <c r="D251" s="1" t="s">
         <v>531</v>
       </c>
       <c r="E251" s="2">
-        <v>245673</v>
+        <v>272976</v>
       </c>
       <c r="F251" s="2">
-        <v>245673</v>
+        <v>272976</v>
       </c>
       <c r="G251" s="2">
-        <v>243287</v>
+        <v>270326</v>
       </c>
       <c r="H251" s="2">
-        <v>240902</v>
+        <v>267675</v>
       </c>
       <c r="I251" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="1">
         <v>251</v>
       </c>
       <c r="B252" s="1" t="s">
         <v>532</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>530</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>533</v>
       </c>
       <c r="E252" s="2">
         <v>242407</v>
       </c>
       <c r="F252" s="2">
         <v>242407</v>
       </c>
       <c r="G252" s="2">
         <v>240054</v>
       </c>
       <c r="H252" s="2">
         <v>237700</v>
       </c>
       <c r="I252" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="1">
         <v>252</v>
       </c>
       <c r="B253" s="1" t="s">
         <v>534</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>530</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>535</v>
       </c>
       <c r="E253" s="2">
-        <v>472509</v>
+        <v>545926</v>
       </c>
       <c r="F253" s="2">
-        <v>472509</v>
+        <v>545926</v>
       </c>
       <c r="G253" s="2">
-        <v>467922</v>
+        <v>540626</v>
       </c>
       <c r="H253" s="2">
-        <v>463334</v>
+        <v>535325</v>
       </c>
       <c r="I253" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="1">
         <v>253</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>536</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>530</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>537</v>
       </c>
       <c r="E254" s="2">
-        <v>78167</v>
+        <v>90151</v>
       </c>
       <c r="F254" s="2">
-        <v>78167</v>
+        <v>90151</v>
       </c>
       <c r="G254" s="2">
-        <v>77408</v>
+        <v>89276</v>
       </c>
       <c r="H254" s="2">
-        <v>76649</v>
+        <v>88400</v>
       </c>
       <c r="I254" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="1">
         <v>254</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>538</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>530</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>539</v>
       </c>
       <c r="E255" s="2">
-        <v>628854</v>
+        <v>901276</v>
       </c>
       <c r="F255" s="2">
-        <v>628854</v>
+        <v>901276</v>
       </c>
       <c r="G255" s="2">
-        <v>622749</v>
+        <v>892526</v>
       </c>
       <c r="H255" s="2">
-        <v>616643</v>
+        <v>883775</v>
       </c>
       <c r="I255" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="1">
         <v>255</v>
       </c>
       <c r="B256" s="1" t="s">
         <v>540</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>530</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>541</v>
       </c>
       <c r="E256" s="2">
         <v>17520</v>
       </c>
       <c r="F256" s="2">
         <v>17520</v>
       </c>
       <c r="G256" s="2">
         <v>17350</v>
       </c>
       <c r="H256" s="2">
         <v>17180</v>
       </c>
       <c r="I256" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="1">
         <v>256</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>542</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>530</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>543</v>
       </c>
       <c r="E257" s="2">
-        <v>1565626</v>
+        <v>2060026</v>
       </c>
       <c r="F257" s="2">
-        <v>1565626</v>
+        <v>2060026</v>
       </c>
       <c r="G257" s="2">
-        <v>1550426</v>
+        <v>2040026</v>
       </c>
       <c r="H257" s="2">
-        <v>1535225</v>
+        <v>2020025</v>
       </c>
       <c r="I257" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="1">
         <v>257</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>544</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>530</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>545</v>
       </c>
       <c r="E258" s="2">
-        <v>78167</v>
+        <v>92726</v>
       </c>
       <c r="F258" s="2">
-        <v>78167</v>
+        <v>92726</v>
       </c>
       <c r="G258" s="2">
-        <v>77408</v>
+        <v>91826</v>
       </c>
       <c r="H258" s="2">
-        <v>76649</v>
+        <v>90925</v>
       </c>
       <c r="I258" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="1">
         <v>258</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>546</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>530</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>547</v>
       </c>
       <c r="E259" s="2">
         <v>156254</v>
       </c>
       <c r="F259" s="2">
         <v>156254</v>
       </c>
       <c r="G259" s="2">
@@ -13243,60 +13225,60 @@
       </c>
       <c r="G260" s="2">
         <v>232081</v>
       </c>
       <c r="H260" s="2">
         <v>229805</v>
       </c>
       <c r="I260" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="1">
         <v>260</v>
       </c>
       <c r="B261" s="1" t="s">
         <v>550</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>551</v>
       </c>
       <c r="E261" s="2">
-        <v>10671</v>
+        <v>8245</v>
       </c>
       <c r="F261" s="2">
-        <v>10671</v>
+        <v>8245</v>
       </c>
       <c r="G261" s="2">
-        <v>10567</v>
+        <v>8165</v>
       </c>
       <c r="H261" s="2">
-        <v>10464</v>
+        <v>8085</v>
       </c>
       <c r="I261" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="1">
         <v>261</v>
       </c>
       <c r="B262" s="1" t="s">
         <v>552</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D262" s="1" t="s">
         <v>553</v>
       </c>
       <c r="E262" s="2">
         <v>15836</v>
       </c>
       <c r="F262" s="2">
         <v>15836</v>
       </c>
       <c r="G262" s="2">
@@ -13330,611 +13312,611 @@
       </c>
       <c r="G263" s="2">
         <v>10861</v>
       </c>
       <c r="H263" s="2">
         <v>10754</v>
       </c>
       <c r="I263" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="1">
         <v>263</v>
       </c>
       <c r="B264" s="1" t="s">
         <v>556</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D264" s="1" t="s">
         <v>557</v>
       </c>
       <c r="E264" s="2">
-        <v>98468</v>
+        <v>97526</v>
       </c>
       <c r="F264" s="2">
-        <v>98468</v>
+        <v>97526</v>
       </c>
       <c r="G264" s="2">
-        <v>97512</v>
+        <v>96579</v>
       </c>
       <c r="H264" s="2">
-        <v>96556</v>
+        <v>95632</v>
       </c>
       <c r="I264" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="1">
         <v>264</v>
       </c>
       <c r="B265" s="1" t="s">
         <v>558</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D265" s="1" t="s">
         <v>559</v>
       </c>
       <c r="E265" s="2">
-        <v>10413</v>
+        <v>11819</v>
       </c>
       <c r="F265" s="2">
-        <v>10413</v>
+        <v>11819</v>
       </c>
       <c r="G265" s="2">
-        <v>10312</v>
+        <v>11705</v>
       </c>
       <c r="H265" s="2">
-        <v>10211</v>
+        <v>11590</v>
       </c>
       <c r="I265" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="1">
         <v>265</v>
       </c>
       <c r="B266" s="1" t="s">
         <v>560</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>561</v>
       </c>
       <c r="E266" s="2">
-        <v>122184</v>
+        <v>122596</v>
       </c>
       <c r="F266" s="2">
-        <v>122184</v>
+        <v>122596</v>
       </c>
       <c r="G266" s="2">
-        <v>120998</v>
+        <v>121406</v>
       </c>
       <c r="H266" s="2">
-        <v>119811</v>
+        <v>120215</v>
       </c>
       <c r="I266" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="1">
         <v>266</v>
       </c>
       <c r="B267" s="1" t="s">
         <v>562</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>563</v>
       </c>
       <c r="E267" s="2">
         <v>152981</v>
       </c>
       <c r="F267" s="2">
         <v>152981</v>
       </c>
       <c r="G267" s="2">
         <v>151496</v>
       </c>
       <c r="H267" s="2">
         <v>150010</v>
       </c>
       <c r="I267" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="1">
         <v>267</v>
       </c>
       <c r="B268" s="1" t="s">
         <v>564</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>565</v>
       </c>
       <c r="E268" s="2">
-        <v>7164</v>
+        <v>8657</v>
       </c>
       <c r="F268" s="2">
-        <v>7164</v>
+        <v>8657</v>
       </c>
       <c r="G268" s="2">
-        <v>7094</v>
+        <v>8573</v>
       </c>
       <c r="H268" s="2">
-        <v>7025</v>
+        <v>8489</v>
       </c>
       <c r="I268" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="1">
         <v>268</v>
       </c>
       <c r="B269" s="1" t="s">
         <v>566</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>567</v>
       </c>
       <c r="E269" s="2">
-        <v>16156</v>
+        <v>15816</v>
       </c>
       <c r="F269" s="2">
-        <v>16156</v>
+        <v>15816</v>
       </c>
       <c r="G269" s="2">
-        <v>15999</v>
+        <v>15662</v>
       </c>
       <c r="H269" s="2">
-        <v>15842</v>
+        <v>15509</v>
       </c>
       <c r="I269" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="1">
         <v>269</v>
       </c>
       <c r="B270" s="1" t="s">
         <v>568</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>569</v>
       </c>
       <c r="E270" s="2">
-        <v>21055</v>
+        <v>21254</v>
       </c>
       <c r="F270" s="2">
-        <v>21055</v>
+        <v>21254</v>
       </c>
       <c r="G270" s="2">
-        <v>20851</v>
+        <v>21048</v>
       </c>
       <c r="H270" s="2">
-        <v>20646</v>
+        <v>20841</v>
       </c>
       <c r="I270" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="1">
         <v>270</v>
       </c>
       <c r="B271" s="1" t="s">
         <v>570</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>571</v>
       </c>
       <c r="E271" s="2">
-        <v>25905</v>
+        <v>26002</v>
       </c>
       <c r="F271" s="2">
-        <v>25905</v>
+        <v>26002</v>
       </c>
       <c r="G271" s="2">
-        <v>25653</v>
+        <v>25750</v>
       </c>
       <c r="H271" s="2">
-        <v>25402</v>
+        <v>25497</v>
       </c>
       <c r="I271" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="1">
         <v>271</v>
       </c>
       <c r="B272" s="1" t="s">
         <v>572</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>573</v>
       </c>
       <c r="E272" s="2">
-        <v>14477</v>
+        <v>14940</v>
       </c>
       <c r="F272" s="2">
-        <v>14477</v>
+        <v>14940</v>
       </c>
       <c r="G272" s="2">
-        <v>14336</v>
+        <v>14795</v>
       </c>
       <c r="H272" s="2">
-        <v>14196</v>
+        <v>14650</v>
       </c>
       <c r="I272" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="1">
         <v>272</v>
       </c>
       <c r="B273" s="1" t="s">
         <v>574</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>575</v>
       </c>
       <c r="E273" s="2">
-        <v>30977</v>
+        <v>31253</v>
       </c>
       <c r="F273" s="2">
-        <v>30977</v>
+        <v>31253</v>
       </c>
       <c r="G273" s="2">
-        <v>30677</v>
+        <v>30950</v>
       </c>
       <c r="H273" s="2">
-        <v>30376</v>
+        <v>30646</v>
       </c>
       <c r="I273" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="1">
         <v>273</v>
       </c>
       <c r="B274" s="1" t="s">
         <v>576</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>577</v>
       </c>
       <c r="E274" s="2">
         <v>41149</v>
       </c>
       <c r="F274" s="2">
         <v>41149</v>
       </c>
       <c r="G274" s="2">
         <v>40749</v>
       </c>
       <c r="H274" s="2">
         <v>40350</v>
       </c>
       <c r="I274" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="1">
         <v>274</v>
       </c>
       <c r="B275" s="1" t="s">
         <v>578</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>579</v>
       </c>
       <c r="E275" s="2">
-        <v>50316</v>
+        <v>49718</v>
       </c>
       <c r="F275" s="2">
-        <v>50316</v>
+        <v>49718</v>
       </c>
       <c r="G275" s="2">
-        <v>49827</v>
+        <v>49235</v>
       </c>
       <c r="H275" s="2">
-        <v>49339</v>
+        <v>48753</v>
       </c>
       <c r="I275" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="1">
         <v>275</v>
       </c>
       <c r="B276" s="1" t="s">
         <v>580</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>581</v>
       </c>
       <c r="E276" s="2">
         <v>6829</v>
       </c>
       <c r="F276" s="2">
         <v>6829</v>
       </c>
       <c r="G276" s="2">
         <v>6763</v>
       </c>
       <c r="H276" s="2">
         <v>6696</v>
       </c>
       <c r="I276" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="1">
         <v>276</v>
       </c>
       <c r="B277" s="1" t="s">
         <v>582</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>583</v>
       </c>
       <c r="E277" s="2">
-        <v>81282</v>
+        <v>82112</v>
       </c>
       <c r="F277" s="2">
-        <v>81282</v>
+        <v>82112</v>
       </c>
       <c r="G277" s="2">
-        <v>80493</v>
+        <v>81314</v>
       </c>
       <c r="H277" s="2">
-        <v>79704</v>
+        <v>80517</v>
       </c>
       <c r="I277" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="1">
         <v>277</v>
       </c>
       <c r="B278" s="1" t="s">
         <v>584</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>585</v>
       </c>
       <c r="E278" s="2">
         <v>5665</v>
       </c>
       <c r="F278" s="2">
         <v>5665</v>
       </c>
       <c r="G278" s="2">
         <v>5610</v>
       </c>
       <c r="H278" s="2">
         <v>5555</v>
       </c>
       <c r="I278" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="1">
         <v>278</v>
       </c>
       <c r="B279" s="1" t="s">
         <v>586</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>587</v>
       </c>
       <c r="E279" s="2">
-        <v>12128</v>
+        <v>10769</v>
       </c>
       <c r="F279" s="2">
-        <v>12128</v>
+        <v>10769</v>
       </c>
       <c r="G279" s="2">
-        <v>12011</v>
+        <v>10664</v>
       </c>
       <c r="H279" s="2">
-        <v>11893</v>
+        <v>10560</v>
       </c>
       <c r="I279" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="1">
         <v>279</v>
       </c>
       <c r="B280" s="1" t="s">
         <v>588</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>589</v>
       </c>
       <c r="E280" s="2">
-        <v>14595</v>
+        <v>14430</v>
       </c>
       <c r="F280" s="2">
-        <v>14595</v>
+        <v>14430</v>
       </c>
       <c r="G280" s="2">
-        <v>14453</v>
+        <v>14290</v>
       </c>
       <c r="H280" s="2">
-        <v>14312</v>
+        <v>14150</v>
       </c>
       <c r="I280" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="1">
         <v>280</v>
       </c>
       <c r="B281" s="1" t="s">
         <v>590</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D281" s="1" t="s">
         <v>591</v>
       </c>
       <c r="E281" s="2">
-        <v>12885</v>
+        <v>10310</v>
       </c>
       <c r="F281" s="2">
-        <v>12885</v>
+        <v>10310</v>
       </c>
       <c r="G281" s="2">
-        <v>12760</v>
+        <v>10210</v>
       </c>
       <c r="H281" s="2">
-        <v>12635</v>
+        <v>10110</v>
       </c>
       <c r="I281" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="1">
         <v>281</v>
       </c>
       <c r="B282" s="1" t="s">
         <v>592</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D282" s="1" t="s">
         <v>593</v>
       </c>
       <c r="E282" s="2">
-        <v>28196</v>
+        <v>25570</v>
       </c>
       <c r="F282" s="2">
-        <v>28196</v>
+        <v>25570</v>
       </c>
       <c r="G282" s="2">
-        <v>27923</v>
+        <v>25322</v>
       </c>
       <c r="H282" s="2">
-        <v>27649</v>
+        <v>25073</v>
       </c>
       <c r="I282" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="1">
         <v>282</v>
       </c>
       <c r="B283" s="1" t="s">
         <v>594</v>
       </c>
       <c r="C283" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D283" s="1" t="s">
         <v>595</v>
       </c>
       <c r="E283" s="2">
-        <v>14703</v>
+        <v>14825</v>
       </c>
       <c r="F283" s="2">
-        <v>14703</v>
+        <v>14825</v>
       </c>
       <c r="G283" s="2">
-        <v>14561</v>
+        <v>14681</v>
       </c>
       <c r="H283" s="2">
-        <v>14418</v>
+        <v>14537</v>
       </c>
       <c r="I283" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="1">
         <v>283</v>
       </c>
       <c r="B284" s="1" t="s">
         <v>596</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>597</v>
       </c>
       <c r="E284" s="2">
         <v>21022</v>
       </c>
       <c r="F284" s="2">
         <v>21022</v>
       </c>
       <c r="G284" s="2">
@@ -13968,205 +13950,205 @@
       </c>
       <c r="G285" s="2">
         <v>25306</v>
       </c>
       <c r="H285" s="2">
         <v>25058</v>
       </c>
       <c r="I285" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="1">
         <v>285</v>
       </c>
       <c r="B286" s="1" t="s">
         <v>600</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>601</v>
       </c>
       <c r="E286" s="2">
-        <v>35870</v>
+        <v>36436</v>
       </c>
       <c r="F286" s="2">
-        <v>35870</v>
+        <v>36436</v>
       </c>
       <c r="G286" s="2">
-        <v>35522</v>
+        <v>36083</v>
       </c>
       <c r="H286" s="2">
-        <v>35173</v>
+        <v>35729</v>
       </c>
       <c r="I286" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="1">
         <v>286</v>
       </c>
       <c r="B287" s="1" t="s">
         <v>602</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>603</v>
       </c>
       <c r="E287" s="2">
         <v>58210</v>
       </c>
       <c r="F287" s="2">
         <v>58210</v>
       </c>
       <c r="G287" s="2">
         <v>57645</v>
       </c>
       <c r="H287" s="2">
         <v>57080</v>
       </c>
       <c r="I287" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="1">
         <v>287</v>
       </c>
       <c r="B288" s="1" t="s">
         <v>604</v>
       </c>
       <c r="C288" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D288" s="1" t="s">
         <v>605</v>
       </c>
       <c r="E288" s="2">
-        <v>81267</v>
+        <v>83031</v>
       </c>
       <c r="F288" s="2">
-        <v>81267</v>
+        <v>83031</v>
       </c>
       <c r="G288" s="2">
-        <v>80478</v>
+        <v>82225</v>
       </c>
       <c r="H288" s="2">
-        <v>79689</v>
+        <v>81419</v>
       </c>
       <c r="I288" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="1">
         <v>288</v>
       </c>
       <c r="B289" s="1" t="s">
         <v>606</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>607</v>
       </c>
       <c r="E289" s="2">
         <v>1813</v>
       </c>
       <c r="F289" s="2">
         <v>1813</v>
       </c>
       <c r="G289" s="2">
         <v>1795</v>
       </c>
       <c r="H289" s="2">
         <v>1778</v>
       </c>
       <c r="I289" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="1">
         <v>289</v>
       </c>
       <c r="B290" s="1" t="s">
         <v>608</v>
       </c>
       <c r="C290" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D290" s="1" t="s">
         <v>609</v>
       </c>
       <c r="E290" s="2">
-        <v>47406</v>
+        <v>46994</v>
       </c>
       <c r="F290" s="2">
-        <v>47406</v>
+        <v>46994</v>
       </c>
       <c r="G290" s="2">
-        <v>46946</v>
+        <v>46538</v>
       </c>
       <c r="H290" s="2">
-        <v>46485</v>
+        <v>46081</v>
       </c>
       <c r="I290" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="1">
         <v>290</v>
       </c>
       <c r="B291" s="1" t="s">
         <v>610</v>
       </c>
       <c r="C291" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>611</v>
       </c>
       <c r="E291" s="2">
-        <v>53328</v>
+        <v>52865</v>
       </c>
       <c r="F291" s="2">
-        <v>53328</v>
+        <v>52865</v>
       </c>
       <c r="G291" s="2">
-        <v>52811</v>
+        <v>52352</v>
       </c>
       <c r="H291" s="2">
-        <v>52293</v>
+        <v>51838</v>
       </c>
       <c r="I291" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="1">
         <v>291</v>
       </c>
       <c r="B292" s="1" t="s">
         <v>612</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>613</v>
       </c>
       <c r="E292" s="2">
         <v>58478</v>
       </c>
       <c r="F292" s="2">
         <v>58478</v>
       </c>
       <c r="G292" s="2">
@@ -14258,205 +14240,205 @@
       </c>
       <c r="G295" s="2">
         <v>18182</v>
       </c>
       <c r="H295" s="2">
         <v>18003</v>
       </c>
       <c r="I295" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="1">
         <v>295</v>
       </c>
       <c r="B296" s="1" t="s">
         <v>620</v>
       </c>
       <c r="C296" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D296" s="1" t="s">
         <v>621</v>
       </c>
       <c r="E296" s="2">
-        <v>17515</v>
+        <v>17495</v>
       </c>
       <c r="F296" s="2">
-        <v>17515</v>
+        <v>17495</v>
       </c>
       <c r="G296" s="2">
-        <v>17345</v>
+        <v>17325</v>
       </c>
       <c r="H296" s="2">
-        <v>17175</v>
+        <v>17155</v>
       </c>
       <c r="I296" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="1">
         <v>296</v>
       </c>
       <c r="B297" s="1" t="s">
         <v>622</v>
       </c>
       <c r="C297" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>623</v>
       </c>
       <c r="E297" s="2">
         <v>24154</v>
       </c>
       <c r="F297" s="2">
         <v>24154</v>
       </c>
       <c r="G297" s="2">
         <v>23919</v>
       </c>
       <c r="H297" s="2">
         <v>23685</v>
       </c>
       <c r="I297" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="1">
         <v>297</v>
       </c>
       <c r="B298" s="1" t="s">
         <v>624</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>625</v>
       </c>
       <c r="E298" s="2">
-        <v>28995</v>
+        <v>28763</v>
       </c>
       <c r="F298" s="2">
-        <v>28995</v>
+        <v>28763</v>
       </c>
       <c r="G298" s="2">
-        <v>28713</v>
+        <v>28484</v>
       </c>
       <c r="H298" s="2">
-        <v>28432</v>
+        <v>28204</v>
       </c>
       <c r="I298" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="1">
         <v>298</v>
       </c>
       <c r="B299" s="1" t="s">
         <v>626</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D299" s="1" t="s">
         <v>627</v>
       </c>
       <c r="E299" s="2">
-        <v>34763</v>
+        <v>34531</v>
       </c>
       <c r="F299" s="2">
-        <v>34763</v>
+        <v>34531</v>
       </c>
       <c r="G299" s="2">
-        <v>34425</v>
+        <v>34196</v>
       </c>
       <c r="H299" s="2">
-        <v>34088</v>
+        <v>33860</v>
       </c>
       <c r="I299" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="1">
         <v>299</v>
       </c>
       <c r="B300" s="1" t="s">
         <v>628</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>629</v>
       </c>
       <c r="E300" s="2">
-        <v>41483</v>
+        <v>41123</v>
       </c>
       <c r="F300" s="2">
-        <v>41483</v>
+        <v>41123</v>
       </c>
       <c r="G300" s="2">
-        <v>41081</v>
+        <v>40724</v>
       </c>
       <c r="H300" s="2">
-        <v>40678</v>
+        <v>40324</v>
       </c>
       <c r="I300" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="1">
         <v>300</v>
       </c>
       <c r="B301" s="1" t="s">
         <v>630</v>
       </c>
       <c r="C301" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D301" s="1" t="s">
         <v>631</v>
       </c>
       <c r="E301" s="2">
-        <v>11649</v>
+        <v>13282</v>
       </c>
       <c r="F301" s="2">
-        <v>11649</v>
+        <v>13282</v>
       </c>
       <c r="G301" s="2">
-        <v>11536</v>
+        <v>13153</v>
       </c>
       <c r="H301" s="2">
-        <v>11423</v>
+        <v>13024</v>
       </c>
       <c r="I301" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="1">
         <v>301</v>
       </c>
       <c r="B302" s="1" t="s">
         <v>632</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D302" s="1" t="s">
         <v>633</v>
       </c>
       <c r="E302" s="2">
         <v>17119</v>
       </c>
       <c r="F302" s="2">
         <v>17119</v>
       </c>
       <c r="G302" s="2">
@@ -14867,205 +14849,205 @@
       </c>
       <c r="G316" s="2">
         <v>9180</v>
       </c>
       <c r="H316" s="2">
         <v>9090</v>
       </c>
       <c r="I316" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="1">
         <v>316</v>
       </c>
       <c r="B317" s="1" t="s">
         <v>662</v>
       </c>
       <c r="C317" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D317" s="1" t="s">
         <v>663</v>
       </c>
       <c r="E317" s="2">
-        <v>82894</v>
+        <v>79902</v>
       </c>
       <c r="F317" s="2">
-        <v>82894</v>
+        <v>79902</v>
       </c>
       <c r="G317" s="2">
-        <v>82090</v>
+        <v>79127</v>
       </c>
       <c r="H317" s="2">
-        <v>81285</v>
+        <v>78351</v>
       </c>
       <c r="I317" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="1">
         <v>317</v>
       </c>
       <c r="B318" s="1" t="s">
         <v>664</v>
       </c>
       <c r="C318" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D318" s="1" t="s">
         <v>665</v>
       </c>
       <c r="E318" s="2">
-        <v>167930</v>
+        <v>159816</v>
       </c>
       <c r="F318" s="2">
-        <v>167930</v>
+        <v>159816</v>
       </c>
       <c r="G318" s="2">
-        <v>166300</v>
+        <v>158264</v>
       </c>
       <c r="H318" s="2">
-        <v>164669</v>
+        <v>156713</v>
       </c>
       <c r="I318" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="1">
         <v>318</v>
       </c>
       <c r="B319" s="1" t="s">
         <v>666</v>
       </c>
       <c r="C319" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D319" s="1" t="s">
         <v>667</v>
       </c>
       <c r="E319" s="2">
-        <v>247226</v>
+        <v>241608</v>
       </c>
       <c r="F319" s="2">
-        <v>247226</v>
+        <v>241608</v>
       </c>
       <c r="G319" s="2">
-        <v>244826</v>
+        <v>239262</v>
       </c>
       <c r="H319" s="2">
-        <v>242425</v>
+        <v>236917</v>
       </c>
       <c r="I319" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="1">
         <v>319</v>
       </c>
       <c r="B320" s="1" t="s">
         <v>668</v>
       </c>
       <c r="C320" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D320" s="1" t="s">
         <v>669</v>
       </c>
       <c r="E320" s="2">
-        <v>329626</v>
+        <v>325881</v>
       </c>
       <c r="F320" s="2">
-        <v>329626</v>
+        <v>325881</v>
       </c>
       <c r="G320" s="2">
-        <v>326426</v>
+        <v>322717</v>
       </c>
       <c r="H320" s="2">
-        <v>323225</v>
+        <v>319553</v>
       </c>
       <c r="I320" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="1">
         <v>320</v>
       </c>
       <c r="B321" s="1" t="s">
         <v>670</v>
       </c>
       <c r="C321" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D321" s="1" t="s">
         <v>671</v>
       </c>
       <c r="E321" s="2">
-        <v>412026</v>
+        <v>407344</v>
       </c>
       <c r="F321" s="2">
-        <v>412026</v>
+        <v>407344</v>
       </c>
       <c r="G321" s="2">
-        <v>408026</v>
+        <v>403390</v>
       </c>
       <c r="H321" s="2">
-        <v>404025</v>
+        <v>399435</v>
       </c>
       <c r="I321" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="1">
         <v>321</v>
       </c>
       <c r="B322" s="1" t="s">
         <v>672</v>
       </c>
       <c r="C322" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D322" s="1" t="s">
         <v>673</v>
       </c>
       <c r="E322" s="2">
-        <v>65920</v>
+        <v>65907</v>
       </c>
       <c r="F322" s="2">
-        <v>65920</v>
+        <v>65907</v>
       </c>
       <c r="G322" s="2">
-        <v>65280</v>
+        <v>65267</v>
       </c>
       <c r="H322" s="2">
-        <v>64640</v>
+        <v>64627</v>
       </c>
       <c r="I322" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="1">
         <v>322</v>
       </c>
       <c r="B323" s="1" t="s">
         <v>674</v>
       </c>
       <c r="C323" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D323" s="1" t="s">
         <v>675</v>
       </c>
       <c r="E323" s="2">
         <v>65946</v>
       </c>
       <c r="F323" s="2">
         <v>65946</v>
       </c>
       <c r="G323" s="2">
@@ -15099,60 +15081,60 @@
       </c>
       <c r="G324" s="2">
         <v>263154</v>
       </c>
       <c r="H324" s="2">
         <v>260574</v>
       </c>
       <c r="I324" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="1">
         <v>324</v>
       </c>
       <c r="B325" s="1" t="s">
         <v>678</v>
       </c>
       <c r="C325" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D325" s="1" t="s">
         <v>679</v>
       </c>
       <c r="E325" s="2">
-        <v>29621</v>
+        <v>29479</v>
       </c>
       <c r="F325" s="2">
-        <v>29621</v>
+        <v>29479</v>
       </c>
       <c r="G325" s="2">
-        <v>29333</v>
+        <v>29192</v>
       </c>
       <c r="H325" s="2">
-        <v>29046</v>
+        <v>28906</v>
       </c>
       <c r="I325" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="1">
         <v>325</v>
       </c>
       <c r="B326" s="1" t="s">
         <v>680</v>
       </c>
       <c r="C326" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D326" s="1" t="s">
         <v>681</v>
       </c>
       <c r="E326" s="2">
         <v>3492</v>
       </c>
       <c r="F326" s="2">
         <v>3492</v>
       </c>
       <c r="G326" s="2">
@@ -15186,118 +15168,118 @@
       </c>
       <c r="G327" s="2">
         <v>363099</v>
       </c>
       <c r="H327" s="2">
         <v>359539</v>
       </c>
       <c r="I327" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" s="1">
         <v>327</v>
       </c>
       <c r="B328" s="1" t="s">
         <v>684</v>
       </c>
       <c r="C328" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>685</v>
       </c>
       <c r="E328" s="2">
-        <v>39662</v>
+        <v>39687</v>
       </c>
       <c r="F328" s="2">
-        <v>39662</v>
+        <v>39687</v>
       </c>
       <c r="G328" s="2">
-        <v>39277</v>
+        <v>39302</v>
       </c>
       <c r="H328" s="2">
-        <v>38892</v>
+        <v>38916</v>
       </c>
       <c r="I328" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="1">
         <v>328</v>
       </c>
       <c r="B329" s="1" t="s">
         <v>686</v>
       </c>
       <c r="C329" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D329" s="1" t="s">
         <v>687</v>
       </c>
       <c r="E329" s="2">
-        <v>49373</v>
+        <v>48684</v>
       </c>
       <c r="F329" s="2">
-        <v>49373</v>
+        <v>48684</v>
       </c>
       <c r="G329" s="2">
-        <v>48894</v>
+        <v>48211</v>
       </c>
       <c r="H329" s="2">
-        <v>48414</v>
+        <v>47739</v>
       </c>
       <c r="I329" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="1">
         <v>329</v>
       </c>
       <c r="B330" s="1" t="s">
         <v>688</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D330" s="1" t="s">
         <v>689</v>
       </c>
       <c r="E330" s="2">
-        <v>5424</v>
+        <v>5416</v>
       </c>
       <c r="F330" s="2">
-        <v>5424</v>
+        <v>5416</v>
       </c>
       <c r="G330" s="2">
-        <v>5371</v>
+        <v>5363</v>
       </c>
       <c r="H330" s="2">
-        <v>5319</v>
+        <v>5311</v>
       </c>
       <c r="I330" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="1">
         <v>330</v>
       </c>
       <c r="B331" s="1" t="s">
         <v>690</v>
       </c>
       <c r="C331" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D331" s="1" t="s">
         <v>691</v>
       </c>
       <c r="E331" s="2">
         <v>59700</v>
       </c>
       <c r="F331" s="2">
         <v>59700</v>
       </c>
       <c r="G331" s="2">
@@ -15331,89 +15313,89 @@
       </c>
       <c r="G332" s="2">
         <v>546862</v>
       </c>
       <c r="H332" s="2">
         <v>541500</v>
       </c>
       <c r="I332" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" s="1">
         <v>332</v>
       </c>
       <c r="B333" s="1" t="s">
         <v>694</v>
       </c>
       <c r="C333" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D333" s="1" t="s">
         <v>695</v>
       </c>
       <c r="E333" s="2">
-        <v>67185</v>
+        <v>66770</v>
       </c>
       <c r="F333" s="2">
-        <v>67185</v>
+        <v>66770</v>
       </c>
       <c r="G333" s="2">
-        <v>66533</v>
+        <v>66122</v>
       </c>
       <c r="H333" s="2">
-        <v>65880</v>
+        <v>65473</v>
       </c>
       <c r="I333" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" s="1">
         <v>333</v>
       </c>
       <c r="B334" s="1" t="s">
         <v>696</v>
       </c>
       <c r="C334" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D334" s="1" t="s">
         <v>697</v>
       </c>
       <c r="E334" s="2">
-        <v>68558</v>
+        <v>68728</v>
       </c>
       <c r="F334" s="2">
-        <v>68558</v>
+        <v>68728</v>
       </c>
       <c r="G334" s="2">
-        <v>67892</v>
+        <v>68061</v>
       </c>
       <c r="H334" s="2">
-        <v>67227</v>
+        <v>67393</v>
       </c>
       <c r="I334" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" s="1">
         <v>334</v>
       </c>
       <c r="B335" s="1" t="s">
         <v>698</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D335" s="1" t="s">
         <v>699</v>
       </c>
       <c r="E335" s="2">
         <v>72728</v>
       </c>
       <c r="F335" s="2">
         <v>72728</v>
       </c>
       <c r="G335" s="2">
@@ -15447,60 +15429,60 @@
       </c>
       <c r="G336" s="2">
         <v>72237</v>
       </c>
       <c r="H336" s="2">
         <v>71529</v>
       </c>
       <c r="I336" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" s="1">
         <v>336</v>
       </c>
       <c r="B337" s="1" t="s">
         <v>702</v>
       </c>
       <c r="C337" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D337" s="1" t="s">
         <v>703</v>
       </c>
       <c r="E337" s="2">
-        <v>7762</v>
+        <v>7730</v>
       </c>
       <c r="F337" s="2">
-        <v>7762</v>
+        <v>7730</v>
       </c>
       <c r="G337" s="2">
-        <v>7687</v>
+        <v>7655</v>
       </c>
       <c r="H337" s="2">
-        <v>7611</v>
+        <v>7580</v>
       </c>
       <c r="I337" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" s="1">
         <v>337</v>
       </c>
       <c r="B338" s="1" t="s">
         <v>704</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>705</v>
       </c>
       <c r="E338" s="2">
         <v>75826</v>
       </c>
       <c r="F338" s="2">
         <v>75826</v>
       </c>
       <c r="G338" s="2">
@@ -15534,118 +15516,118 @@
       </c>
       <c r="G339" s="2">
         <v>76265</v>
       </c>
       <c r="H339" s="2">
         <v>75518</v>
       </c>
       <c r="I339" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" s="1">
         <v>339</v>
       </c>
       <c r="B340" s="1" t="s">
         <v>708</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>709</v>
       </c>
       <c r="E340" s="2">
-        <v>721324</v>
+        <v>723952</v>
       </c>
       <c r="F340" s="2">
-        <v>721324</v>
+        <v>723952</v>
       </c>
       <c r="G340" s="2">
-        <v>714321</v>
+        <v>716923</v>
       </c>
       <c r="H340" s="2">
-        <v>707318</v>
+        <v>709895</v>
       </c>
       <c r="I340" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" s="1">
         <v>340</v>
       </c>
       <c r="B341" s="1" t="s">
         <v>710</v>
       </c>
       <c r="C341" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>711</v>
       </c>
       <c r="E341" s="2">
-        <v>79860</v>
+        <v>79393</v>
       </c>
       <c r="F341" s="2">
-        <v>79860</v>
+        <v>79393</v>
       </c>
       <c r="G341" s="2">
-        <v>79085</v>
+        <v>78623</v>
       </c>
       <c r="H341" s="2">
-        <v>78309</v>
+        <v>77852</v>
       </c>
       <c r="I341" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" s="1">
         <v>341</v>
       </c>
       <c r="B342" s="1" t="s">
         <v>712</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>713</v>
       </c>
       <c r="E342" s="2">
-        <v>90031</v>
+        <v>90115</v>
       </c>
       <c r="F342" s="2">
-        <v>90031</v>
+        <v>90115</v>
       </c>
       <c r="G342" s="2">
-        <v>89157</v>
+        <v>89240</v>
       </c>
       <c r="H342" s="2">
-        <v>88283</v>
+        <v>88365</v>
       </c>
       <c r="I342" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" s="1">
         <v>342</v>
       </c>
       <c r="B343" s="1" t="s">
         <v>714</v>
       </c>
       <c r="C343" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D343" s="1" t="s">
         <v>715</v>
       </c>
       <c r="E343" s="2">
         <v>96909</v>
       </c>
       <c r="F343" s="2">
         <v>96909</v>
       </c>
       <c r="G343" s="2">
@@ -15679,118 +15661,118 @@
       </c>
       <c r="G344" s="2">
         <v>106840</v>
       </c>
       <c r="H344" s="2">
         <v>105792</v>
       </c>
       <c r="I344" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" s="1">
         <v>344</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>718</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>719</v>
       </c>
       <c r="E345" s="2">
-        <v>11649</v>
+        <v>11598</v>
       </c>
       <c r="F345" s="2">
-        <v>11649</v>
+        <v>11598</v>
       </c>
       <c r="G345" s="2">
-        <v>11536</v>
+        <v>11485</v>
       </c>
       <c r="H345" s="2">
-        <v>11423</v>
+        <v>11373</v>
       </c>
       <c r="I345" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" s="1">
         <v>345</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>720</v>
       </c>
       <c r="C346" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>721</v>
       </c>
       <c r="E346" s="2">
-        <v>1157171</v>
+        <v>1156759</v>
       </c>
       <c r="F346" s="2">
-        <v>1157171</v>
+        <v>1156759</v>
       </c>
       <c r="G346" s="2">
-        <v>1145936</v>
+        <v>1145528</v>
       </c>
       <c r="H346" s="2">
-        <v>1134702</v>
+        <v>1134298</v>
       </c>
       <c r="I346" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" s="1">
         <v>346</v>
       </c>
       <c r="B347" s="1" t="s">
         <v>722</v>
       </c>
       <c r="C347" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D347" s="1" t="s">
         <v>723</v>
       </c>
       <c r="E347" s="2">
-        <v>1633</v>
+        <v>1469</v>
       </c>
       <c r="F347" s="2">
-        <v>1633</v>
+        <v>1469</v>
       </c>
       <c r="G347" s="2">
-        <v>1617</v>
+        <v>1455</v>
       </c>
       <c r="H347" s="2">
-        <v>1601</v>
+        <v>1440</v>
       </c>
       <c r="I347" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" s="1">
         <v>347</v>
       </c>
       <c r="B348" s="1" t="s">
         <v>724</v>
       </c>
       <c r="C348" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D348" s="1" t="s">
         <v>725</v>
       </c>
       <c r="E348" s="2">
         <v>136990</v>
       </c>
       <c r="F348" s="2">
         <v>136990</v>
       </c>
       <c r="G348" s="2">
@@ -15824,379 +15806,379 @@
       </c>
       <c r="G349" s="2">
         <v>1352554</v>
       </c>
       <c r="H349" s="2">
         <v>1339293</v>
       </c>
       <c r="I349" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" s="1">
         <v>349</v>
       </c>
       <c r="B350" s="1" t="s">
         <v>728</v>
       </c>
       <c r="C350" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>729</v>
       </c>
       <c r="E350" s="2">
-        <v>145325</v>
+        <v>145107</v>
       </c>
       <c r="F350" s="2">
-        <v>145325</v>
+        <v>145107</v>
       </c>
       <c r="G350" s="2">
-        <v>143914</v>
+        <v>143699</v>
       </c>
       <c r="H350" s="2">
-        <v>142503</v>
+        <v>142290</v>
       </c>
       <c r="I350" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" s="1">
         <v>350</v>
       </c>
       <c r="B351" s="1" t="s">
         <v>730</v>
       </c>
       <c r="C351" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D351" s="1" t="s">
         <v>731</v>
       </c>
       <c r="E351" s="2">
-        <v>15524</v>
+        <v>15460</v>
       </c>
       <c r="F351" s="2">
-        <v>15524</v>
+        <v>15460</v>
       </c>
       <c r="G351" s="2">
-        <v>15373</v>
+        <v>15310</v>
       </c>
       <c r="H351" s="2">
-        <v>15223</v>
+        <v>15160</v>
       </c>
       <c r="I351" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" s="1">
         <v>351</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>732</v>
       </c>
       <c r="C352" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D352" s="1" t="s">
         <v>733</v>
       </c>
       <c r="E352" s="2">
-        <v>181408</v>
+        <v>181261</v>
       </c>
       <c r="F352" s="2">
-        <v>181408</v>
+        <v>181261</v>
       </c>
       <c r="G352" s="2">
-        <v>179646</v>
+        <v>179502</v>
       </c>
       <c r="H352" s="2">
-        <v>177885</v>
+        <v>177742</v>
       </c>
       <c r="I352" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" s="1">
         <v>352</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>734</v>
       </c>
       <c r="C353" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D353" s="1" t="s">
         <v>735</v>
       </c>
       <c r="E353" s="2">
-        <v>22693</v>
+        <v>22618</v>
       </c>
       <c r="F353" s="2">
-        <v>22693</v>
+        <v>22618</v>
       </c>
       <c r="G353" s="2">
-        <v>22473</v>
+        <v>22398</v>
       </c>
       <c r="H353" s="2">
-        <v>22252</v>
+        <v>22179</v>
       </c>
       <c r="I353" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" s="1">
         <v>353</v>
       </c>
       <c r="B354" s="1" t="s">
         <v>736</v>
       </c>
       <c r="C354" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D354" s="1" t="s">
         <v>737</v>
       </c>
       <c r="E354" s="2">
-        <v>222818</v>
+        <v>222485</v>
       </c>
       <c r="F354" s="2">
-        <v>222818</v>
+        <v>222485</v>
       </c>
       <c r="G354" s="2">
-        <v>220655</v>
+        <v>220325</v>
       </c>
       <c r="H354" s="2">
-        <v>218491</v>
+        <v>218165</v>
       </c>
       <c r="I354" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" s="1">
         <v>354</v>
       </c>
       <c r="B355" s="1" t="s">
         <v>738</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>739</v>
       </c>
       <c r="E355" s="2">
         <v>70854</v>
       </c>
       <c r="F355" s="2">
         <v>70854</v>
       </c>
       <c r="G355" s="2">
         <v>70166</v>
       </c>
       <c r="H355" s="2">
         <v>69478</v>
       </c>
       <c r="I355" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" s="1">
         <v>355</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>740</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>741</v>
       </c>
       <c r="E356" s="2">
-        <v>1483</v>
+        <v>1458</v>
       </c>
       <c r="F356" s="2">
-        <v>1483</v>
+        <v>1458</v>
       </c>
       <c r="G356" s="2">
-        <v>1469</v>
+        <v>1444</v>
       </c>
       <c r="H356" s="2">
-        <v>1454</v>
+        <v>1430</v>
       </c>
       <c r="I356" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" s="1">
         <v>356</v>
       </c>
       <c r="B357" s="1" t="s">
         <v>742</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D357" s="1" t="s">
         <v>743</v>
       </c>
       <c r="E357" s="2">
-        <v>69952</v>
+        <v>68793</v>
       </c>
       <c r="F357" s="2">
-        <v>69952</v>
+        <v>68793</v>
       </c>
       <c r="G357" s="2">
-        <v>69273</v>
+        <v>68125</v>
       </c>
       <c r="H357" s="2">
-        <v>68594</v>
+        <v>67457</v>
       </c>
       <c r="I357" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" s="1">
         <v>357</v>
       </c>
       <c r="B358" s="1" t="s">
         <v>744</v>
       </c>
       <c r="C358" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D358" s="1" t="s">
         <v>745</v>
       </c>
       <c r="E358" s="2">
         <v>77519</v>
       </c>
       <c r="F358" s="2">
         <v>77519</v>
       </c>
       <c r="G358" s="2">
         <v>76766</v>
       </c>
       <c r="H358" s="2">
         <v>76014</v>
       </c>
       <c r="I358" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" s="1">
         <v>358</v>
       </c>
       <c r="B359" s="1" t="s">
         <v>746</v>
       </c>
       <c r="C359" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D359" s="1" t="s">
         <v>747</v>
       </c>
       <c r="E359" s="2">
-        <v>82275</v>
+        <v>80088</v>
       </c>
       <c r="F359" s="2">
-        <v>82275</v>
+        <v>80088</v>
       </c>
       <c r="G359" s="2">
-        <v>81477</v>
+        <v>79310</v>
       </c>
       <c r="H359" s="2">
-        <v>80678</v>
+        <v>78533</v>
       </c>
       <c r="I359" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" s="1">
         <v>359</v>
       </c>
       <c r="B360" s="1" t="s">
         <v>748</v>
       </c>
       <c r="C360" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>749</v>
       </c>
       <c r="E360" s="2">
         <v>106578</v>
       </c>
       <c r="F360" s="2">
         <v>106578</v>
       </c>
       <c r="G360" s="2">
         <v>105543</v>
       </c>
       <c r="H360" s="2">
         <v>104509</v>
       </c>
       <c r="I360" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" s="1">
         <v>360</v>
       </c>
       <c r="B361" s="1" t="s">
         <v>750</v>
       </c>
       <c r="C361" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>751</v>
       </c>
       <c r="E361" s="2">
-        <v>141178</v>
+        <v>136098</v>
       </c>
       <c r="F361" s="2">
-        <v>141178</v>
+        <v>136098</v>
       </c>
       <c r="G361" s="2">
-        <v>139807</v>
+        <v>134777</v>
       </c>
       <c r="H361" s="2">
-        <v>138437</v>
+        <v>133455</v>
       </c>
       <c r="I361" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" s="1">
         <v>361</v>
       </c>
       <c r="B362" s="1" t="s">
         <v>752</v>
       </c>
       <c r="C362" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>753</v>
       </c>
       <c r="E362" s="2">
         <v>194546</v>
       </c>
       <c r="F362" s="2">
         <v>194546</v>
       </c>
       <c r="G362" s="2">
@@ -16259,60 +16241,60 @@
       </c>
       <c r="G364" s="2">
         <v>256222</v>
       </c>
       <c r="H364" s="2">
         <v>253710</v>
       </c>
       <c r="I364" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" s="1">
         <v>364</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>758</v>
       </c>
       <c r="C365" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D365" s="1" t="s">
         <v>759</v>
       </c>
       <c r="E365" s="2">
-        <v>273765</v>
+        <v>271178</v>
       </c>
       <c r="F365" s="2">
-        <v>273765</v>
+        <v>271178</v>
       </c>
       <c r="G365" s="2">
-        <v>271107</v>
+        <v>268546</v>
       </c>
       <c r="H365" s="2">
-        <v>268449</v>
+        <v>265913</v>
       </c>
       <c r="I365" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" s="1">
         <v>365</v>
       </c>
       <c r="B366" s="1" t="s">
         <v>760</v>
       </c>
       <c r="C366" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D366" s="1" t="s">
         <v>761</v>
       </c>
       <c r="E366" s="2">
         <v>298821</v>
       </c>
       <c r="F366" s="2">
         <v>298821</v>
       </c>
       <c r="G366" s="2">
@@ -16665,118 +16647,118 @@
       </c>
       <c r="G378" s="2">
         <v>5371</v>
       </c>
       <c r="H378" s="2">
         <v>5319</v>
       </c>
       <c r="I378" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379" s="1">
         <v>378</v>
       </c>
       <c r="B379" s="1" t="s">
         <v>786</v>
       </c>
       <c r="C379" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D379" s="1" t="s">
         <v>787</v>
       </c>
       <c r="E379" s="2">
-        <v>1154104</v>
+        <v>1159688</v>
       </c>
       <c r="F379" s="2">
-        <v>1154104</v>
+        <v>1159688</v>
       </c>
       <c r="G379" s="2">
-        <v>1142899</v>
+        <v>1148429</v>
       </c>
       <c r="H379" s="2">
-        <v>1131694</v>
+        <v>1137170</v>
       </c>
       <c r="I379" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" s="1">
         <v>379</v>
       </c>
       <c r="B380" s="1" t="s">
         <v>788</v>
       </c>
       <c r="C380" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D380" s="1" t="s">
         <v>789</v>
       </c>
       <c r="E380" s="2">
         <v>1358470</v>
       </c>
       <c r="F380" s="2">
         <v>1358470</v>
       </c>
       <c r="G380" s="2">
         <v>1345281</v>
       </c>
       <c r="H380" s="2">
         <v>1332092</v>
       </c>
       <c r="I380" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" s="1">
         <v>380</v>
       </c>
       <c r="B381" s="1" t="s">
         <v>790</v>
       </c>
       <c r="C381" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D381" s="1" t="s">
         <v>791</v>
       </c>
       <c r="E381" s="2">
-        <v>7998</v>
+        <v>7869</v>
       </c>
       <c r="F381" s="2">
-        <v>7998</v>
+        <v>7869</v>
       </c>
       <c r="G381" s="2">
-        <v>7920</v>
+        <v>7793</v>
       </c>
       <c r="H381" s="2">
-        <v>7843</v>
+        <v>7716</v>
       </c>
       <c r="I381" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" s="1">
         <v>381</v>
       </c>
       <c r="B382" s="1" t="s">
         <v>792</v>
       </c>
       <c r="C382" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D382" s="1" t="s">
         <v>793</v>
       </c>
       <c r="E382" s="2">
         <v>11634</v>
       </c>
       <c r="F382" s="2">
         <v>11634</v>
       </c>
       <c r="G382" s="2">
@@ -16897,176 +16879,176 @@
       </c>
       <c r="G386" s="2">
         <v>63295</v>
       </c>
       <c r="H386" s="2">
         <v>62675</v>
       </c>
       <c r="I386" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" s="1">
         <v>386</v>
       </c>
       <c r="B387" s="1" t="s">
         <v>802</v>
       </c>
       <c r="C387" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D387" s="1" t="s">
         <v>803</v>
       </c>
       <c r="E387" s="2">
-        <v>27649</v>
+        <v>26651</v>
       </c>
       <c r="F387" s="2">
-        <v>27649</v>
+        <v>26651</v>
       </c>
       <c r="G387" s="2">
-        <v>27381</v>
+        <v>26393</v>
       </c>
       <c r="H387" s="2">
-        <v>27112</v>
+        <v>26134</v>
       </c>
       <c r="I387" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" s="1">
         <v>387</v>
       </c>
       <c r="B388" s="1" t="s">
         <v>804</v>
       </c>
       <c r="C388" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D388" s="1" t="s">
         <v>805</v>
       </c>
       <c r="E388" s="2">
-        <v>54959</v>
+        <v>54335</v>
       </c>
       <c r="F388" s="2">
-        <v>54959</v>
+        <v>54335</v>
       </c>
       <c r="G388" s="2">
-        <v>54425</v>
+        <v>53807</v>
       </c>
       <c r="H388" s="2">
-        <v>53892</v>
+        <v>53280</v>
       </c>
       <c r="I388" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" s="1">
         <v>388</v>
       </c>
       <c r="B389" s="1" t="s">
         <v>806</v>
       </c>
       <c r="C389" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D389" s="1" t="s">
         <v>807</v>
       </c>
       <c r="E389" s="2">
-        <v>82426</v>
+        <v>81489</v>
       </c>
       <c r="F389" s="2">
-        <v>82426</v>
+        <v>81489</v>
       </c>
       <c r="G389" s="2">
-        <v>81626</v>
+        <v>80698</v>
       </c>
       <c r="H389" s="2">
-        <v>80825</v>
+        <v>79907</v>
       </c>
       <c r="I389" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" s="1">
         <v>389</v>
       </c>
       <c r="B390" s="1" t="s">
         <v>808</v>
       </c>
       <c r="C390" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D390" s="1" t="s">
         <v>809</v>
       </c>
       <c r="E390" s="2">
-        <v>109893</v>
+        <v>107396</v>
       </c>
       <c r="F390" s="2">
-        <v>109893</v>
+        <v>107396</v>
       </c>
       <c r="G390" s="2">
-        <v>108826</v>
+        <v>106353</v>
       </c>
       <c r="H390" s="2">
-        <v>107759</v>
+        <v>105311</v>
       </c>
       <c r="I390" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" s="1">
         <v>390</v>
       </c>
       <c r="B391" s="1" t="s">
         <v>810</v>
       </c>
       <c r="C391" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D391" s="1" t="s">
         <v>811</v>
       </c>
       <c r="E391" s="2">
-        <v>137359</v>
+        <v>134239</v>
       </c>
       <c r="F391" s="2">
-        <v>137359</v>
+        <v>134239</v>
       </c>
       <c r="G391" s="2">
-        <v>136025</v>
+        <v>132936</v>
       </c>
       <c r="H391" s="2">
-        <v>134692</v>
+        <v>131632</v>
       </c>
       <c r="I391" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" s="1">
         <v>391</v>
       </c>
       <c r="B392" s="1" t="s">
         <v>812</v>
       </c>
       <c r="C392" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D392" s="1" t="s">
         <v>813</v>
       </c>
       <c r="E392" s="2">
         <v>9507</v>
       </c>
       <c r="F392" s="2">
         <v>9507</v>
       </c>
       <c r="G392" s="2">
@@ -17129,60 +17111,60 @@
       </c>
       <c r="G394" s="2">
         <v>13166</v>
       </c>
       <c r="H394" s="2">
         <v>13037</v>
       </c>
       <c r="I394" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395" s="1">
         <v>394</v>
       </c>
       <c r="B395" s="1" t="s">
         <v>818</v>
       </c>
       <c r="C395" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D395" s="1" t="s">
         <v>819</v>
       </c>
       <c r="E395" s="2">
-        <v>13416</v>
+        <v>13045</v>
       </c>
       <c r="F395" s="2">
-        <v>13416</v>
+        <v>13045</v>
       </c>
       <c r="G395" s="2">
-        <v>13286</v>
+        <v>12918</v>
       </c>
       <c r="H395" s="2">
-        <v>13155</v>
+        <v>12792</v>
       </c>
       <c r="I395" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396" s="1">
         <v>395</v>
       </c>
       <c r="B396" s="1" t="s">
         <v>820</v>
       </c>
       <c r="C396" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D396" s="1" t="s">
         <v>821</v>
       </c>
       <c r="E396" s="2">
         <v>26368</v>
       </c>
       <c r="F396" s="2">
         <v>26368</v>
       </c>
       <c r="G396" s="2">
@@ -17303,60 +17285,60 @@
       </c>
       <c r="G400" s="2">
         <v>117932</v>
       </c>
       <c r="H400" s="2">
         <v>116776</v>
       </c>
       <c r="I400" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" s="1">
         <v>400</v>
       </c>
       <c r="B401" s="1" t="s">
         <v>831</v>
       </c>
       <c r="C401" s="1" t="s">
         <v>825</v>
       </c>
       <c r="D401" s="1" t="s">
         <v>832</v>
       </c>
       <c r="E401" s="2">
-        <v>129188</v>
+        <v>129615</v>
       </c>
       <c r="F401" s="2">
-        <v>129188</v>
+        <v>129615</v>
       </c>
       <c r="G401" s="2">
-        <v>127934</v>
+        <v>128357</v>
       </c>
       <c r="H401" s="2">
-        <v>126679</v>
+        <v>127098</v>
       </c>
       <c r="I401" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" s="1">
         <v>401</v>
       </c>
       <c r="B402" s="1" t="s">
         <v>833</v>
       </c>
       <c r="C402" s="1" t="s">
         <v>825</v>
       </c>
       <c r="D402" s="1" t="s">
         <v>834</v>
       </c>
       <c r="E402" s="2">
         <v>155247</v>
       </c>
       <c r="F402" s="2">
         <v>155247</v>
       </c>
       <c r="G402" s="2">
@@ -17390,60 +17372,60 @@
       </c>
       <c r="G403" s="2">
         <v>15871</v>
       </c>
       <c r="H403" s="2">
         <v>15716</v>
       </c>
       <c r="I403" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" s="1">
         <v>403</v>
       </c>
       <c r="B404" s="1" t="s">
         <v>837</v>
       </c>
       <c r="C404" s="1" t="s">
         <v>825</v>
       </c>
       <c r="D404" s="1" t="s">
         <v>838</v>
       </c>
       <c r="E404" s="2">
-        <v>206850</v>
+        <v>206922</v>
       </c>
       <c r="F404" s="2">
-        <v>206850</v>
+        <v>206922</v>
       </c>
       <c r="G404" s="2">
-        <v>204842</v>
+        <v>204913</v>
       </c>
       <c r="H404" s="2">
-        <v>202833</v>
+        <v>202904</v>
       </c>
       <c r="I404" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" s="1">
         <v>404</v>
       </c>
       <c r="B405" s="1" t="s">
         <v>839</v>
       </c>
       <c r="C405" s="1" t="s">
         <v>825</v>
       </c>
       <c r="D405" s="1" t="s">
         <v>840</v>
       </c>
       <c r="E405" s="2">
         <v>21177</v>
       </c>
       <c r="F405" s="2">
         <v>21177</v>
       </c>
       <c r="G405" s="2">
@@ -17709,60 +17691,60 @@
       </c>
       <c r="G414" s="2">
         <v>5952</v>
       </c>
       <c r="H414" s="2">
         <v>5893</v>
       </c>
       <c r="I414" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" s="1">
         <v>414</v>
       </c>
       <c r="B415" s="1" t="s">
         <v>859</v>
       </c>
       <c r="C415" s="1" t="s">
         <v>825</v>
       </c>
       <c r="D415" s="1" t="s">
         <v>860</v>
       </c>
       <c r="E415" s="2">
-        <v>63834</v>
+        <v>62413</v>
       </c>
       <c r="F415" s="2">
-        <v>63834</v>
+        <v>62413</v>
       </c>
       <c r="G415" s="2">
-        <v>63215</v>
+        <v>61807</v>
       </c>
       <c r="H415" s="2">
-        <v>62595</v>
+        <v>61201</v>
       </c>
       <c r="I415" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" s="1">
         <v>415</v>
       </c>
       <c r="B416" s="1" t="s">
         <v>861</v>
       </c>
       <c r="C416" s="1" t="s">
         <v>825</v>
       </c>
       <c r="D416" s="1" t="s">
         <v>862</v>
       </c>
       <c r="E416" s="2">
         <v>72847</v>
       </c>
       <c r="F416" s="2">
         <v>72847</v>
       </c>
       <c r="G416" s="2">
@@ -17883,60 +17865,60 @@
       </c>
       <c r="G420" s="2">
         <v>89343</v>
       </c>
       <c r="H420" s="2">
         <v>88467</v>
       </c>
       <c r="I420" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" s="1">
         <v>420</v>
       </c>
       <c r="B421" s="1" t="s">
         <v>872</v>
       </c>
       <c r="C421" s="1" t="s">
         <v>868</v>
       </c>
       <c r="D421" s="1" t="s">
         <v>873</v>
       </c>
       <c r="E421" s="2">
-        <v>117163</v>
+        <v>116895</v>
       </c>
       <c r="F421" s="2">
-        <v>117163</v>
+        <v>116895</v>
       </c>
       <c r="G421" s="2">
-        <v>116025</v>
+        <v>115760</v>
       </c>
       <c r="H421" s="2">
-        <v>114888</v>
+        <v>114625</v>
       </c>
       <c r="I421" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" s="1">
         <v>421</v>
       </c>
       <c r="B422" s="1" t="s">
         <v>874</v>
       </c>
       <c r="C422" s="1" t="s">
         <v>868</v>
       </c>
       <c r="D422" s="1" t="s">
         <v>875</v>
       </c>
       <c r="E422" s="2">
         <v>18025</v>
       </c>
       <c r="F422" s="2">
         <v>18025</v>
       </c>
       <c r="G422" s="2">
@@ -17970,60 +17952,60 @@
       </c>
       <c r="G423" s="2">
         <v>178526</v>
       </c>
       <c r="H423" s="2">
         <v>176775</v>
       </c>
       <c r="I423" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="424" spans="1:9">
       <c r="A424" s="1">
         <v>423</v>
       </c>
       <c r="B424" s="1" t="s">
         <v>878</v>
       </c>
       <c r="C424" s="1" t="s">
         <v>868</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>879</v>
       </c>
       <c r="E424" s="2">
-        <v>225313</v>
+        <v>224798</v>
       </c>
       <c r="F424" s="2">
-        <v>225313</v>
+        <v>224798</v>
       </c>
       <c r="G424" s="2">
-        <v>223125</v>
+        <v>222615</v>
       </c>
       <c r="H424" s="2">
-        <v>220938</v>
+        <v>220433</v>
       </c>
       <c r="I424" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" s="1">
         <v>424</v>
       </c>
       <c r="B425" s="1" t="s">
         <v>880</v>
       </c>
       <c r="C425" s="1" t="s">
         <v>868</v>
       </c>
       <c r="D425" s="1" t="s">
         <v>881</v>
       </c>
       <c r="E425" s="2">
         <v>269886</v>
       </c>
       <c r="F425" s="2">
         <v>269886</v>
       </c>
       <c r="G425" s="2">
@@ -18115,60 +18097,60 @@
       </c>
       <c r="G428" s="2">
         <v>44849</v>
       </c>
       <c r="H428" s="2">
         <v>44410</v>
       </c>
       <c r="I428" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" s="1">
         <v>428</v>
       </c>
       <c r="B429" s="1" t="s">
         <v>888</v>
       </c>
       <c r="C429" s="1" t="s">
         <v>868</v>
       </c>
       <c r="D429" s="1" t="s">
         <v>889</v>
       </c>
       <c r="E429" s="2">
-        <v>54075</v>
+        <v>53951</v>
       </c>
       <c r="F429" s="2">
-        <v>54075</v>
+        <v>53951</v>
       </c>
       <c r="G429" s="2">
-        <v>53550</v>
+        <v>53428</v>
       </c>
       <c r="H429" s="2">
-        <v>53025</v>
+        <v>52904</v>
       </c>
       <c r="I429" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" s="1">
         <v>429</v>
       </c>
       <c r="B430" s="1" t="s">
         <v>890</v>
       </c>
       <c r="C430" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D430" s="1" t="s">
         <v>891</v>
       </c>
       <c r="E430" s="2">
         <v>102176</v>
       </c>
       <c r="F430" s="2">
         <v>102176</v>
       </c>
       <c r="G430" s="2">
@@ -18260,379 +18242,379 @@
       </c>
       <c r="G433" s="2">
         <v>20446</v>
       </c>
       <c r="H433" s="2">
         <v>20245</v>
       </c>
       <c r="I433" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="434" spans="1:9">
       <c r="A434" s="1">
         <v>433</v>
       </c>
       <c r="B434" s="1" t="s">
         <v>898</v>
       </c>
       <c r="C434" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D434" s="1" t="s">
         <v>899</v>
       </c>
       <c r="E434" s="2">
-        <v>25400</v>
+        <v>25714</v>
       </c>
       <c r="F434" s="2">
-        <v>25400</v>
+        <v>25714</v>
       </c>
       <c r="G434" s="2">
-        <v>25153</v>
+        <v>25464</v>
       </c>
       <c r="H434" s="2">
-        <v>24907</v>
+        <v>25215</v>
       </c>
       <c r="I434" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="435" spans="1:9">
       <c r="A435" s="1">
         <v>434</v>
       </c>
       <c r="B435" s="1" t="s">
         <v>900</v>
       </c>
       <c r="C435" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D435" s="1" t="s">
         <v>901</v>
       </c>
       <c r="E435" s="2">
         <v>51330</v>
       </c>
       <c r="F435" s="2">
         <v>51330</v>
       </c>
       <c r="G435" s="2">
         <v>50832</v>
       </c>
       <c r="H435" s="2">
         <v>50333</v>
       </c>
       <c r="I435" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="436" spans="1:9">
       <c r="A436" s="1">
         <v>435</v>
       </c>
       <c r="B436" s="1" t="s">
         <v>902</v>
       </c>
       <c r="C436" s="1" t="s">
         <v>903</v>
       </c>
       <c r="D436" s="1" t="s">
         <v>904</v>
       </c>
       <c r="E436" s="2">
-        <v>104468</v>
+        <v>104839</v>
       </c>
       <c r="F436" s="2">
-        <v>104468</v>
+        <v>104839</v>
       </c>
       <c r="G436" s="2">
-        <v>103454</v>
+        <v>103821</v>
       </c>
       <c r="H436" s="2">
-        <v>102439</v>
+        <v>102803</v>
       </c>
       <c r="I436" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="A437" s="1">
         <v>436</v>
       </c>
       <c r="B437" s="1" t="s">
         <v>905</v>
       </c>
       <c r="C437" s="1" t="s">
         <v>903</v>
       </c>
       <c r="D437" s="1" t="s">
         <v>906</v>
       </c>
       <c r="E437" s="2">
-        <v>11824</v>
+        <v>11876</v>
       </c>
       <c r="F437" s="2">
-        <v>11824</v>
+        <v>11876</v>
       </c>
       <c r="G437" s="2">
-        <v>11710</v>
+        <v>11761</v>
       </c>
       <c r="H437" s="2">
-        <v>11595</v>
+        <v>11645</v>
       </c>
       <c r="I437" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438" s="1">
         <v>437</v>
       </c>
       <c r="B438" s="1" t="s">
         <v>907</v>
       </c>
       <c r="C438" s="1" t="s">
         <v>903</v>
       </c>
       <c r="D438" s="1" t="s">
         <v>908</v>
       </c>
       <c r="E438" s="2">
-        <v>16856</v>
+        <v>17031</v>
       </c>
       <c r="F438" s="2">
-        <v>16856</v>
+        <v>17031</v>
       </c>
       <c r="G438" s="2">
-        <v>16692</v>
+        <v>16866</v>
       </c>
       <c r="H438" s="2">
-        <v>16529</v>
+        <v>16700</v>
       </c>
       <c r="I438" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="A439" s="1">
         <v>438</v>
       </c>
       <c r="B439" s="1" t="s">
         <v>909</v>
       </c>
       <c r="C439" s="1" t="s">
         <v>903</v>
       </c>
       <c r="D439" s="1" t="s">
         <v>910</v>
       </c>
       <c r="E439" s="2">
-        <v>1031792</v>
+        <v>1031674</v>
       </c>
       <c r="F439" s="2">
-        <v>1031792</v>
+        <v>1031674</v>
       </c>
       <c r="G439" s="2">
-        <v>1021775</v>
+        <v>1021658</v>
       </c>
       <c r="H439" s="2">
-        <v>1011757</v>
+        <v>1011641</v>
       </c>
       <c r="I439" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="A440" s="1">
         <v>439</v>
       </c>
       <c r="B440" s="1" t="s">
         <v>911</v>
       </c>
       <c r="C440" s="1" t="s">
         <v>903</v>
       </c>
       <c r="D440" s="1" t="s">
         <v>912</v>
       </c>
       <c r="E440" s="2">
-        <v>207648</v>
+        <v>207761</v>
       </c>
       <c r="F440" s="2">
-        <v>207648</v>
+        <v>207761</v>
       </c>
       <c r="G440" s="2">
-        <v>205632</v>
+        <v>205744</v>
       </c>
       <c r="H440" s="2">
-        <v>203616</v>
+        <v>203727</v>
       </c>
       <c r="I440" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="A441" s="1">
         <v>440</v>
       </c>
       <c r="B441" s="1" t="s">
         <v>913</v>
       </c>
       <c r="C441" s="1" t="s">
         <v>903</v>
       </c>
       <c r="D441" s="1" t="s">
         <v>914</v>
       </c>
       <c r="E441" s="2">
-        <v>22001</v>
+        <v>22222</v>
       </c>
       <c r="F441" s="2">
-        <v>22001</v>
+        <v>22222</v>
       </c>
       <c r="G441" s="2">
-        <v>21787</v>
+        <v>22007</v>
       </c>
       <c r="H441" s="2">
-        <v>21574</v>
+        <v>21791</v>
       </c>
       <c r="I441" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="A442" s="1">
         <v>441</v>
       </c>
       <c r="B442" s="1" t="s">
         <v>915</v>
       </c>
       <c r="C442" s="1" t="s">
         <v>903</v>
       </c>
       <c r="D442" s="1" t="s">
         <v>916</v>
       </c>
       <c r="E442" s="2">
-        <v>516792</v>
+        <v>516854</v>
       </c>
       <c r="F442" s="2">
-        <v>516792</v>
+        <v>516854</v>
       </c>
       <c r="G442" s="2">
-        <v>511775</v>
+        <v>511836</v>
       </c>
       <c r="H442" s="2">
-        <v>506757</v>
+        <v>506818</v>
       </c>
       <c r="I442" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="443" spans="1:9">
       <c r="A443" s="1">
         <v>442</v>
       </c>
       <c r="B443" s="1" t="s">
         <v>917</v>
       </c>
       <c r="C443" s="1" t="s">
         <v>903</v>
       </c>
       <c r="D443" s="1" t="s">
         <v>918</v>
       </c>
       <c r="E443" s="2">
-        <v>52942</v>
+        <v>52968</v>
       </c>
       <c r="F443" s="2">
-        <v>52942</v>
+        <v>52968</v>
       </c>
       <c r="G443" s="2">
-        <v>52428</v>
+        <v>52454</v>
       </c>
       <c r="H443" s="2">
-        <v>51914</v>
+        <v>51939</v>
       </c>
       <c r="I443" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="444" spans="1:9">
       <c r="A444" s="1">
         <v>443</v>
       </c>
       <c r="B444" s="1" t="s">
         <v>919</v>
       </c>
       <c r="C444" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D444" s="1" t="s">
         <v>920</v>
       </c>
       <c r="E444" s="2">
-        <v>31600</v>
+        <v>31092</v>
       </c>
       <c r="F444" s="2">
-        <v>31600</v>
+        <v>31092</v>
       </c>
       <c r="G444" s="2">
-        <v>31294</v>
+        <v>30790</v>
       </c>
       <c r="H444" s="2">
-        <v>30987</v>
+        <v>30488</v>
       </c>
       <c r="I444" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="445" spans="1:9">
       <c r="A445" s="1">
         <v>444</v>
       </c>
       <c r="B445" s="1" t="s">
         <v>921</v>
       </c>
       <c r="C445" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D445" s="1" t="s">
         <v>922</v>
       </c>
       <c r="E445" s="2">
-        <v>23304</v>
+        <v>47822</v>
       </c>
       <c r="F445" s="2">
-        <v>23304</v>
+        <v>47822</v>
       </c>
       <c r="G445" s="2">
-        <v>23078</v>
+        <v>47358</v>
       </c>
       <c r="H445" s="2">
-        <v>22851</v>
+        <v>46893</v>
       </c>
       <c r="I445" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="446" spans="1:9">
       <c r="A446" s="1">
         <v>445</v>
       </c>
       <c r="B446" s="1" t="s">
         <v>923</v>
       </c>
       <c r="C446" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D446" s="1" t="s">
         <v>924</v>
       </c>
       <c r="E446" s="2">
         <v>329626</v>
       </c>
       <c r="F446" s="2">
         <v>329626</v>
       </c>
       <c r="G446" s="2">
@@ -18666,147 +18648,147 @@
       </c>
       <c r="G447" s="2">
         <v>46359</v>
       </c>
       <c r="H447" s="2">
         <v>45905</v>
       </c>
       <c r="I447" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="448" spans="1:9">
       <c r="A448" s="1">
         <v>447</v>
       </c>
       <c r="B448" s="1" t="s">
         <v>927</v>
       </c>
       <c r="C448" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D448" s="1" t="s">
         <v>928</v>
       </c>
       <c r="E448" s="2">
-        <v>426973</v>
+        <v>421987</v>
       </c>
       <c r="F448" s="2">
-        <v>426973</v>
+        <v>421987</v>
       </c>
       <c r="G448" s="2">
-        <v>422828</v>
+        <v>417890</v>
       </c>
       <c r="H448" s="2">
-        <v>418682</v>
+        <v>413793</v>
       </c>
       <c r="I448" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="449" spans="1:9">
       <c r="A449" s="1">
         <v>448</v>
       </c>
       <c r="B449" s="1" t="s">
         <v>929</v>
       </c>
       <c r="C449" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D449" s="1" t="s">
         <v>930</v>
       </c>
       <c r="E449" s="2">
-        <v>262607</v>
+        <v>263114</v>
       </c>
       <c r="F449" s="2">
-        <v>262607</v>
+        <v>263114</v>
       </c>
       <c r="G449" s="2">
-        <v>260057</v>
+        <v>260559</v>
       </c>
       <c r="H449" s="2">
-        <v>257508</v>
+        <v>258005</v>
       </c>
       <c r="I449" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="450" spans="1:9">
       <c r="A450" s="1">
         <v>449</v>
       </c>
       <c r="B450" s="1" t="s">
         <v>931</v>
       </c>
       <c r="C450" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D450" s="1" t="s">
         <v>932</v>
       </c>
       <c r="E450" s="2">
-        <v>61723</v>
+        <v>65723</v>
       </c>
       <c r="F450" s="2">
-        <v>61723</v>
+        <v>65723</v>
       </c>
       <c r="G450" s="2">
-        <v>61124</v>
+        <v>65085</v>
       </c>
       <c r="H450" s="2">
-        <v>60524</v>
+        <v>64447</v>
       </c>
       <c r="I450" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="451" spans="1:9">
       <c r="A451" s="1">
         <v>450</v>
       </c>
       <c r="B451" s="1" t="s">
         <v>933</v>
       </c>
       <c r="C451" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D451" s="1" t="s">
         <v>934</v>
       </c>
       <c r="E451" s="2">
-        <v>568828</v>
+        <v>611125</v>
       </c>
       <c r="F451" s="2">
-        <v>568828</v>
+        <v>611125</v>
       </c>
       <c r="G451" s="2">
-        <v>563305</v>
+        <v>605192</v>
       </c>
       <c r="H451" s="2">
-        <v>557783</v>
+        <v>599258</v>
       </c>
       <c r="I451" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="452" spans="1:9">
       <c r="A452" s="1">
         <v>451</v>
       </c>
       <c r="B452" s="1" t="s">
         <v>935</v>
       </c>
       <c r="C452" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D452" s="1" t="s">
         <v>936</v>
       </c>
       <c r="E452" s="2">
         <v>78872</v>
       </c>
       <c r="F452" s="2">
         <v>78872</v>
       </c>
       <c r="G452" s="2">
@@ -18840,292 +18822,292 @@
       </c>
       <c r="G453" s="2">
         <v>12138</v>
       </c>
       <c r="H453" s="2">
         <v>12019</v>
       </c>
       <c r="I453" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="454" spans="1:9">
       <c r="A454" s="1">
         <v>453</v>
       </c>
       <c r="B454" s="1" t="s">
         <v>939</v>
       </c>
       <c r="C454" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D454" s="1" t="s">
         <v>940</v>
       </c>
       <c r="E454" s="2">
-        <v>76503</v>
+        <v>77764</v>
       </c>
       <c r="F454" s="2">
-        <v>76503</v>
+        <v>77764</v>
       </c>
       <c r="G454" s="2">
-        <v>75761</v>
+        <v>77009</v>
       </c>
       <c r="H454" s="2">
-        <v>75018</v>
+        <v>76254</v>
       </c>
       <c r="I454" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="455" spans="1:9">
       <c r="A455" s="1">
         <v>454</v>
       </c>
       <c r="B455" s="1" t="s">
         <v>941</v>
       </c>
       <c r="C455" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D455" s="1" t="s">
         <v>942</v>
       </c>
       <c r="E455" s="2">
-        <v>705808</v>
+        <v>743170</v>
       </c>
       <c r="F455" s="2">
-        <v>705808</v>
+        <v>743170</v>
       </c>
       <c r="G455" s="2">
-        <v>698955</v>
+        <v>735954</v>
       </c>
       <c r="H455" s="2">
-        <v>692103</v>
+        <v>728739</v>
       </c>
       <c r="I455" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="456" spans="1:9">
       <c r="A456" s="1">
         <v>455</v>
       </c>
       <c r="B456" s="1" t="s">
         <v>943</v>
       </c>
       <c r="C456" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D456" s="1" t="s">
         <v>944</v>
       </c>
       <c r="E456" s="2">
-        <v>127231</v>
+        <v>129971</v>
       </c>
       <c r="F456" s="2">
-        <v>127231</v>
+        <v>129971</v>
       </c>
       <c r="G456" s="2">
-        <v>125996</v>
+        <v>128709</v>
       </c>
       <c r="H456" s="2">
-        <v>124760</v>
+        <v>127447</v>
       </c>
       <c r="I456" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="457" spans="1:9">
       <c r="A457" s="1">
         <v>456</v>
       </c>
       <c r="B457" s="1" t="s">
         <v>945</v>
       </c>
       <c r="C457" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D457" s="1" t="s">
         <v>946</v>
       </c>
       <c r="E457" s="2">
         <v>158050</v>
       </c>
       <c r="F457" s="2">
         <v>158050</v>
       </c>
       <c r="G457" s="2">
         <v>156516</v>
       </c>
       <c r="H457" s="2">
         <v>154981</v>
       </c>
       <c r="I457" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="458" spans="1:9">
       <c r="A458" s="1">
         <v>457</v>
       </c>
       <c r="B458" s="1" t="s">
         <v>947</v>
       </c>
       <c r="C458" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D458" s="1" t="s">
         <v>948</v>
       </c>
       <c r="E458" s="2">
-        <v>15526</v>
+        <v>16490</v>
       </c>
       <c r="F458" s="2">
-        <v>15526</v>
+        <v>16490</v>
       </c>
       <c r="G458" s="2">
-        <v>15375</v>
+        <v>16330</v>
       </c>
       <c r="H458" s="2">
-        <v>15225</v>
+        <v>16170</v>
       </c>
       <c r="I458" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="459" spans="1:9">
       <c r="A459" s="1">
         <v>458</v>
       </c>
       <c r="B459" s="1" t="s">
         <v>949</v>
       </c>
       <c r="C459" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D459" s="1" t="s">
         <v>950</v>
       </c>
       <c r="E459" s="2">
-        <v>152389</v>
+        <v>163332</v>
       </c>
       <c r="F459" s="2">
-        <v>152389</v>
+        <v>163332</v>
       </c>
       <c r="G459" s="2">
-        <v>150909</v>
+        <v>161747</v>
       </c>
       <c r="H459" s="2">
-        <v>149430</v>
+        <v>160161</v>
       </c>
       <c r="I459" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="460" spans="1:9">
       <c r="A460" s="1">
         <v>459</v>
       </c>
       <c r="B460" s="1" t="s">
         <v>951</v>
       </c>
       <c r="C460" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D460" s="1" t="s">
         <v>952</v>
       </c>
       <c r="E460" s="2">
-        <v>174132</v>
+        <v>178278</v>
       </c>
       <c r="F460" s="2">
-        <v>174132</v>
+        <v>178278</v>
       </c>
       <c r="G460" s="2">
-        <v>172441</v>
+        <v>176547</v>
       </c>
       <c r="H460" s="2">
-        <v>170751</v>
+        <v>174816</v>
       </c>
       <c r="I460" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="A461" s="1">
         <v>460</v>
       </c>
       <c r="B461" s="1" t="s">
         <v>953</v>
       </c>
       <c r="C461" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D461" s="1" t="s">
         <v>954</v>
       </c>
       <c r="E461" s="2">
-        <v>478969</v>
+        <v>472810</v>
       </c>
       <c r="F461" s="2">
-        <v>478969</v>
+        <v>472810</v>
       </c>
       <c r="G461" s="2">
-        <v>474318</v>
+        <v>468220</v>
       </c>
       <c r="H461" s="2">
-        <v>469668</v>
+        <v>463629</v>
       </c>
       <c r="I461" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="462" spans="1:9">
       <c r="A462" s="1">
         <v>461</v>
       </c>
       <c r="B462" s="1" t="s">
         <v>955</v>
       </c>
       <c r="C462" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D462" s="1" t="s">
         <v>956</v>
       </c>
       <c r="E462" s="2">
-        <v>190168</v>
+        <v>184544</v>
       </c>
       <c r="F462" s="2">
-        <v>190168</v>
+        <v>184544</v>
       </c>
       <c r="G462" s="2">
-        <v>188322</v>
+        <v>182752</v>
       </c>
       <c r="H462" s="2">
-        <v>186475</v>
+        <v>180961</v>
       </c>
       <c r="I462" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="463" spans="1:9">
       <c r="A463" s="1">
         <v>462</v>
       </c>
       <c r="B463" s="1" t="s">
         <v>957</v>
       </c>
       <c r="C463" s="1" t="s">
         <v>958</v>
       </c>
       <c r="D463" s="1" t="s">
         <v>959</v>
       </c>
       <c r="E463" s="2">
         <v>98795</v>
       </c>
       <c r="F463" s="2">
         <v>98795</v>
       </c>
       <c r="G463" s="2">
@@ -19188,60 +19170,60 @@
       </c>
       <c r="G465" s="2">
         <v>194779</v>
       </c>
       <c r="H465" s="2">
         <v>192870</v>
       </c>
       <c r="I465" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="A466" s="1">
         <v>465</v>
       </c>
       <c r="B466" s="1" t="s">
         <v>964</v>
       </c>
       <c r="C466" s="1" t="s">
         <v>958</v>
       </c>
       <c r="D466" s="1" t="s">
         <v>965</v>
       </c>
       <c r="E466" s="2">
-        <v>19889</v>
+        <v>19496</v>
       </c>
       <c r="F466" s="2">
-        <v>19889</v>
+        <v>19496</v>
       </c>
       <c r="G466" s="2">
-        <v>19696</v>
+        <v>19307</v>
       </c>
       <c r="H466" s="2">
-        <v>19503</v>
+        <v>19117</v>
       </c>
       <c r="I466" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="A467" s="1">
         <v>466</v>
       </c>
       <c r="B467" s="1" t="s">
         <v>966</v>
       </c>
       <c r="C467" s="1" t="s">
         <v>958</v>
       </c>
       <c r="D467" s="1" t="s">
         <v>967</v>
       </c>
       <c r="E467" s="2">
         <v>493869</v>
       </c>
       <c r="F467" s="2">
         <v>493869</v>
       </c>
       <c r="G467" s="2">
@@ -19275,640 +19257,640 @@
       </c>
       <c r="G468" s="2">
         <v>48931</v>
       </c>
       <c r="H468" s="2">
         <v>48452</v>
       </c>
       <c r="I468" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="469" spans="1:9">
       <c r="A469" s="1">
         <v>468</v>
       </c>
       <c r="B469" s="1" t="s">
         <v>970</v>
       </c>
       <c r="C469" s="1" t="s">
         <v>971</v>
       </c>
       <c r="D469" s="1" t="s">
         <v>972</v>
       </c>
       <c r="E469" s="2">
-        <v>11330</v>
+        <v>13112</v>
       </c>
       <c r="F469" s="2">
-        <v>11330</v>
+        <v>13112</v>
       </c>
       <c r="G469" s="2">
-        <v>11220</v>
+        <v>12985</v>
       </c>
       <c r="H469" s="2">
-        <v>11110</v>
+        <v>12857</v>
       </c>
       <c r="I469" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="470" spans="1:9">
       <c r="A470" s="1">
         <v>469</v>
       </c>
       <c r="B470" s="1" t="s">
         <v>973</v>
       </c>
       <c r="C470" s="1" t="s">
         <v>971</v>
       </c>
       <c r="D470" s="1" t="s">
         <v>974</v>
       </c>
       <c r="E470" s="2">
         <v>20600</v>
       </c>
       <c r="F470" s="2">
         <v>20600</v>
       </c>
       <c r="G470" s="2">
         <v>20400</v>
       </c>
       <c r="H470" s="2">
         <v>20200</v>
       </c>
       <c r="I470" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="471" spans="1:9">
       <c r="A471" s="1">
         <v>470</v>
       </c>
       <c r="B471" s="1" t="s">
         <v>975</v>
       </c>
       <c r="C471" s="1" t="s">
         <v>971</v>
       </c>
       <c r="D471" s="1" t="s">
         <v>976</v>
       </c>
       <c r="E471" s="2">
-        <v>43337</v>
+        <v>42704</v>
       </c>
       <c r="F471" s="2">
-        <v>43337</v>
+        <v>42704</v>
       </c>
       <c r="G471" s="2">
-        <v>42917</v>
+        <v>42289</v>
       </c>
       <c r="H471" s="2">
-        <v>42496</v>
+        <v>41875</v>
       </c>
       <c r="I471" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="472" spans="1:9">
       <c r="A472" s="1">
         <v>471</v>
       </c>
       <c r="B472" s="1" t="s">
         <v>977</v>
       </c>
       <c r="C472" s="1" t="s">
         <v>971</v>
       </c>
       <c r="D472" s="1" t="s">
         <v>978</v>
       </c>
       <c r="E472" s="2">
-        <v>44213</v>
+        <v>60402</v>
       </c>
       <c r="F472" s="2">
-        <v>44213</v>
+        <v>60402</v>
       </c>
       <c r="G472" s="2">
-        <v>43784</v>
+        <v>59816</v>
       </c>
       <c r="H472" s="2">
-        <v>43354</v>
+        <v>59229</v>
       </c>
       <c r="I472" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="473" spans="1:9">
       <c r="A473" s="1">
         <v>472</v>
       </c>
       <c r="B473" s="1" t="s">
         <v>979</v>
       </c>
       <c r="C473" s="1" t="s">
         <v>971</v>
       </c>
       <c r="D473" s="1" t="s">
         <v>980</v>
       </c>
       <c r="E473" s="2">
-        <v>108021</v>
+        <v>136475</v>
       </c>
       <c r="F473" s="2">
-        <v>108021</v>
+        <v>136475</v>
       </c>
       <c r="G473" s="2">
-        <v>106973</v>
+        <v>135150</v>
       </c>
       <c r="H473" s="2">
-        <v>105924</v>
+        <v>133825</v>
       </c>
       <c r="I473" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="474" spans="1:9">
       <c r="A474" s="1">
         <v>473</v>
       </c>
       <c r="B474" s="1" t="s">
         <v>981</v>
       </c>
       <c r="C474" s="1" t="s">
         <v>971</v>
       </c>
       <c r="D474" s="1" t="s">
         <v>982</v>
       </c>
       <c r="E474" s="2">
         <v>356380</v>
       </c>
       <c r="F474" s="2">
         <v>356380</v>
       </c>
       <c r="G474" s="2">
         <v>352920</v>
       </c>
       <c r="H474" s="2">
         <v>349460</v>
       </c>
       <c r="I474" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="475" spans="1:9">
       <c r="A475" s="1">
         <v>474</v>
       </c>
       <c r="B475" s="1" t="s">
         <v>983</v>
       </c>
       <c r="C475" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D475" s="1" t="s">
         <v>984</v>
       </c>
       <c r="E475" s="2">
-        <v>79078</v>
+        <v>78718</v>
       </c>
       <c r="F475" s="2">
-        <v>79078</v>
+        <v>78718</v>
       </c>
       <c r="G475" s="2">
-        <v>78311</v>
+        <v>77954</v>
       </c>
       <c r="H475" s="2">
-        <v>77543</v>
+        <v>77189</v>
       </c>
       <c r="I475" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="476" spans="1:9">
       <c r="A476" s="1">
         <v>475</v>
       </c>
       <c r="B476" s="1" t="s">
         <v>985</v>
       </c>
       <c r="C476" s="1" t="s">
         <v>986</v>
       </c>
       <c r="D476" s="1" t="s">
         <v>987</v>
       </c>
       <c r="E476" s="2">
         <v>102871</v>
       </c>
       <c r="F476" s="2">
         <v>102871</v>
       </c>
       <c r="G476" s="2">
         <v>101873</v>
       </c>
       <c r="H476" s="2">
         <v>100874</v>
       </c>
       <c r="I476" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="477" spans="1:9">
       <c r="A477" s="1">
         <v>476</v>
       </c>
       <c r="B477" s="1" t="s">
         <v>988</v>
       </c>
       <c r="C477" s="1" t="s">
         <v>986</v>
       </c>
       <c r="D477" s="1" t="s">
         <v>989</v>
       </c>
       <c r="E477" s="2">
-        <v>10305</v>
+        <v>10326</v>
       </c>
       <c r="F477" s="2">
-        <v>10305</v>
+        <v>10326</v>
       </c>
       <c r="G477" s="2">
-        <v>10205</v>
+        <v>10226</v>
       </c>
       <c r="H477" s="2">
-        <v>10105</v>
+        <v>10125</v>
       </c>
       <c r="I477" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="478" spans="1:9">
       <c r="A478" s="1">
         <v>477</v>
       </c>
       <c r="B478" s="1" t="s">
         <v>990</v>
       </c>
       <c r="C478" s="1" t="s">
         <v>986</v>
       </c>
       <c r="D478" s="1" t="s">
         <v>991</v>
       </c>
       <c r="E478" s="2">
-        <v>153959</v>
+        <v>154577</v>
       </c>
       <c r="F478" s="2">
-        <v>153959</v>
+        <v>154577</v>
       </c>
       <c r="G478" s="2">
-        <v>152465</v>
+        <v>153077</v>
       </c>
       <c r="H478" s="2">
-        <v>150970</v>
+        <v>151576</v>
       </c>
       <c r="I478" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="479" spans="1:9">
       <c r="A479" s="1">
         <v>478</v>
       </c>
       <c r="B479" s="1" t="s">
         <v>992</v>
       </c>
       <c r="C479" s="1" t="s">
         <v>986</v>
       </c>
       <c r="D479" s="1" t="s">
         <v>993</v>
       </c>
       <c r="E479" s="2">
-        <v>15460</v>
+        <v>15491</v>
       </c>
       <c r="F479" s="2">
-        <v>15460</v>
+        <v>15491</v>
       </c>
       <c r="G479" s="2">
-        <v>15310</v>
+        <v>15341</v>
       </c>
       <c r="H479" s="2">
-        <v>15160</v>
+        <v>15190</v>
       </c>
       <c r="I479" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="480" spans="1:9">
       <c r="A480" s="1">
         <v>479</v>
       </c>
       <c r="B480" s="1" t="s">
         <v>994</v>
       </c>
       <c r="C480" s="1" t="s">
         <v>986</v>
       </c>
       <c r="D480" s="1" t="s">
         <v>995</v>
       </c>
       <c r="E480" s="2">
-        <v>20600</v>
+        <v>20646</v>
       </c>
       <c r="F480" s="2">
-        <v>20600</v>
+        <v>20646</v>
       </c>
       <c r="G480" s="2">
-        <v>20400</v>
+        <v>20446</v>
       </c>
       <c r="H480" s="2">
-        <v>20200</v>
+        <v>20245</v>
       </c>
       <c r="I480" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="481" spans="1:9">
       <c r="A481" s="1">
         <v>480</v>
       </c>
       <c r="B481" s="1" t="s">
         <v>996</v>
       </c>
       <c r="C481" s="1" t="s">
         <v>986</v>
       </c>
       <c r="D481" s="1" t="s">
         <v>997</v>
       </c>
       <c r="E481" s="2">
-        <v>25760</v>
+        <v>25812</v>
       </c>
       <c r="F481" s="2">
-        <v>25760</v>
+        <v>25812</v>
       </c>
       <c r="G481" s="2">
-        <v>25510</v>
+        <v>25561</v>
       </c>
       <c r="H481" s="2">
-        <v>25260</v>
+        <v>25311</v>
       </c>
       <c r="I481" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="482" spans="1:9">
       <c r="A482" s="1">
         <v>481</v>
       </c>
       <c r="B482" s="1" t="s">
         <v>998</v>
       </c>
       <c r="C482" s="1" t="s">
         <v>986</v>
       </c>
       <c r="D482" s="1" t="s">
         <v>999</v>
       </c>
       <c r="E482" s="2">
-        <v>30782</v>
+        <v>30936</v>
       </c>
       <c r="F482" s="2">
-        <v>30782</v>
+        <v>30936</v>
       </c>
       <c r="G482" s="2">
-        <v>30483</v>
+        <v>30636</v>
       </c>
       <c r="H482" s="2">
-        <v>30184</v>
+        <v>30335</v>
       </c>
       <c r="I482" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="483" spans="1:9">
       <c r="A483" s="1">
         <v>482</v>
       </c>
       <c r="B483" s="1" t="s">
         <v>1000</v>
       </c>
       <c r="C483" s="1" t="s">
         <v>986</v>
       </c>
       <c r="D483" s="1" t="s">
         <v>1001</v>
       </c>
       <c r="E483" s="2">
-        <v>35973</v>
+        <v>36094</v>
       </c>
       <c r="F483" s="2">
-        <v>35973</v>
+        <v>36094</v>
       </c>
       <c r="G483" s="2">
-        <v>35624</v>
+        <v>35744</v>
       </c>
       <c r="H483" s="2">
-        <v>35274</v>
+        <v>35393</v>
       </c>
       <c r="I483" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="484" spans="1:9">
       <c r="A484" s="1">
         <v>483</v>
       </c>
       <c r="B484" s="1" t="s">
         <v>1002</v>
       </c>
       <c r="C484" s="1" t="s">
         <v>986</v>
       </c>
       <c r="D484" s="1" t="s">
         <v>1003</v>
       </c>
       <c r="E484" s="2">
         <v>41071</v>
       </c>
       <c r="F484" s="2">
         <v>41071</v>
       </c>
       <c r="G484" s="2">
         <v>40673</v>
       </c>
       <c r="H484" s="2">
         <v>40274</v>
       </c>
       <c r="I484" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="485" spans="1:9">
       <c r="A485" s="1">
         <v>484</v>
       </c>
       <c r="B485" s="1" t="s">
         <v>1004</v>
       </c>
       <c r="C485" s="1" t="s">
         <v>986</v>
       </c>
       <c r="D485" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="E485" s="2">
-        <v>46182</v>
+        <v>46422</v>
       </c>
       <c r="F485" s="2">
-        <v>46182</v>
+        <v>46422</v>
       </c>
       <c r="G485" s="2">
-        <v>45734</v>
+        <v>45971</v>
       </c>
       <c r="H485" s="2">
-        <v>45285</v>
+        <v>45521</v>
       </c>
       <c r="I485" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="486" spans="1:9">
       <c r="A486" s="1">
         <v>485</v>
       </c>
       <c r="B486" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="C486" s="1" t="s">
         <v>986</v>
       </c>
       <c r="D486" s="1" t="s">
         <v>1007</v>
       </c>
       <c r="E486" s="2">
-        <v>51346</v>
+        <v>51371</v>
       </c>
       <c r="F486" s="2">
-        <v>51346</v>
+        <v>51371</v>
       </c>
       <c r="G486" s="2">
-        <v>50847</v>
+        <v>50873</v>
       </c>
       <c r="H486" s="2">
-        <v>50349</v>
+        <v>50374</v>
       </c>
       <c r="I486" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="487" spans="1:9">
       <c r="A487" s="1">
         <v>486</v>
       </c>
       <c r="B487" s="1" t="s">
         <v>1008</v>
       </c>
       <c r="C487" s="1" t="s">
         <v>986</v>
       </c>
       <c r="D487" s="1" t="s">
         <v>1009</v>
       </c>
       <c r="E487" s="2">
-        <v>5155</v>
+        <v>5165</v>
       </c>
       <c r="F487" s="2">
-        <v>5155</v>
+        <v>5165</v>
       </c>
       <c r="G487" s="2">
-        <v>5105</v>
+        <v>5115</v>
       </c>
       <c r="H487" s="2">
-        <v>5055</v>
+        <v>5065</v>
       </c>
       <c r="I487" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="488" spans="1:9">
       <c r="A488" s="1">
         <v>487</v>
       </c>
       <c r="B488" s="1" t="s">
         <v>1010</v>
       </c>
       <c r="C488" s="1" t="s">
         <v>986</v>
       </c>
       <c r="D488" s="1" t="s">
         <v>1011</v>
       </c>
       <c r="E488" s="2">
         <v>82168</v>
       </c>
       <c r="F488" s="2">
         <v>82168</v>
       </c>
       <c r="G488" s="2">
         <v>81371</v>
       </c>
       <c r="H488" s="2">
         <v>80573</v>
       </c>
       <c r="I488" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="489" spans="1:9">
       <c r="A489" s="1">
         <v>488</v>
       </c>
       <c r="B489" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="C489" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D489" s="1" t="s">
         <v>1013</v>
       </c>
       <c r="E489" s="2">
-        <v>194232</v>
+        <v>194181</v>
       </c>
       <c r="F489" s="2">
-        <v>194232</v>
+        <v>194181</v>
       </c>
       <c r="G489" s="2">
-        <v>192347</v>
+        <v>192296</v>
       </c>
       <c r="H489" s="2">
-        <v>190461</v>
+        <v>190410</v>
       </c>
       <c r="I489" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="490" spans="1:9">
       <c r="A490" s="1">
         <v>489</v>
       </c>
       <c r="B490" s="1" t="s">
         <v>1014</v>
       </c>
       <c r="C490" s="1" t="s">
         <v>986</v>
       </c>
       <c r="D490" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="E490" s="2">
         <v>15708</v>
       </c>
       <c r="F490" s="2">
         <v>15708</v>
       </c>
       <c r="G490" s="2">
@@ -20116,147 +20098,147 @@
       </c>
       <c r="G497" s="2">
         <v>10302</v>
       </c>
       <c r="H497" s="2">
         <v>10201</v>
       </c>
       <c r="I497" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="498" spans="1:9">
       <c r="A498" s="1">
         <v>497</v>
       </c>
       <c r="B498" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="C498" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="D498" s="1" t="s">
         <v>1032</v>
       </c>
       <c r="E498" s="2">
-        <v>128868</v>
+        <v>128838</v>
       </c>
       <c r="F498" s="2">
-        <v>128868</v>
+        <v>128838</v>
       </c>
       <c r="G498" s="2">
-        <v>127617</v>
+        <v>127587</v>
       </c>
       <c r="H498" s="2">
-        <v>126366</v>
+        <v>126336</v>
       </c>
       <c r="I498" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="499" spans="1:9">
       <c r="A499" s="1">
         <v>498</v>
       </c>
       <c r="B499" s="1" t="s">
         <v>1033</v>
       </c>
       <c r="C499" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="D499" s="1" t="s">
         <v>1034</v>
       </c>
       <c r="E499" s="2">
-        <v>154618</v>
+        <v>154564</v>
       </c>
       <c r="F499" s="2">
-        <v>154618</v>
+        <v>154564</v>
       </c>
       <c r="G499" s="2">
-        <v>153117</v>
+        <v>153063</v>
       </c>
       <c r="H499" s="2">
-        <v>151616</v>
+        <v>151563</v>
       </c>
       <c r="I499" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="500" spans="1:9">
       <c r="A500" s="1">
         <v>499</v>
       </c>
       <c r="B500" s="1" t="s">
         <v>1035</v>
       </c>
       <c r="C500" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="D500" s="1" t="s">
         <v>1036</v>
       </c>
       <c r="E500" s="2">
         <v>15553</v>
       </c>
       <c r="F500" s="2">
         <v>15553</v>
       </c>
       <c r="G500" s="2">
         <v>15402</v>
       </c>
       <c r="H500" s="2">
         <v>15251</v>
       </c>
       <c r="I500" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="501" spans="1:9">
       <c r="A501" s="1">
         <v>500</v>
       </c>
       <c r="B501" s="1" t="s">
         <v>1037</v>
       </c>
       <c r="C501" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="D501" s="1" t="s">
         <v>1038</v>
       </c>
       <c r="E501" s="2">
-        <v>206118</v>
+        <v>206064</v>
       </c>
       <c r="F501" s="2">
-        <v>206118</v>
+        <v>206064</v>
       </c>
       <c r="G501" s="2">
-        <v>204117</v>
+        <v>204063</v>
       </c>
       <c r="H501" s="2">
-        <v>202116</v>
+        <v>202063</v>
       </c>
       <c r="I501" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="502" spans="1:9">
       <c r="A502" s="1">
         <v>501</v>
       </c>
       <c r="B502" s="1" t="s">
         <v>1039</v>
       </c>
       <c r="C502" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="D502" s="1" t="s">
         <v>1040</v>
       </c>
       <c r="E502" s="2">
         <v>20703</v>
       </c>
       <c r="F502" s="2">
         <v>20703</v>
       </c>
       <c r="G502" s="2">
@@ -20290,118 +20272,118 @@
       </c>
       <c r="G503" s="2">
         <v>25602</v>
       </c>
       <c r="H503" s="2">
         <v>25351</v>
       </c>
       <c r="I503" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="504" spans="1:9">
       <c r="A504" s="1">
         <v>503</v>
       </c>
       <c r="B504" s="1" t="s">
         <v>1043</v>
       </c>
       <c r="C504" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="D504" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="E504" s="2">
-        <v>309103</v>
+        <v>309191</v>
       </c>
       <c r="F504" s="2">
-        <v>309103</v>
+        <v>309191</v>
       </c>
       <c r="G504" s="2">
-        <v>306102</v>
+        <v>306189</v>
       </c>
       <c r="H504" s="2">
-        <v>303101</v>
+        <v>303187</v>
       </c>
       <c r="I504" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="505" spans="1:9">
       <c r="A505" s="1">
         <v>504</v>
       </c>
       <c r="B505" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="C505" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="D505" s="1" t="s">
         <v>1046</v>
       </c>
       <c r="E505" s="2">
         <v>31003</v>
       </c>
       <c r="F505" s="2">
         <v>31003</v>
       </c>
       <c r="G505" s="2">
         <v>30702</v>
       </c>
       <c r="H505" s="2">
         <v>30401</v>
       </c>
       <c r="I505" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="506" spans="1:9">
       <c r="A506" s="1">
         <v>505</v>
       </c>
       <c r="B506" s="1" t="s">
         <v>1047</v>
       </c>
       <c r="C506" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="D506" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="E506" s="2">
-        <v>412118</v>
+        <v>412088</v>
       </c>
       <c r="F506" s="2">
-        <v>412118</v>
+        <v>412088</v>
       </c>
       <c r="G506" s="2">
-        <v>408117</v>
+        <v>408087</v>
       </c>
       <c r="H506" s="2">
-        <v>404116</v>
+        <v>404086</v>
       </c>
       <c r="I506" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="507" spans="1:9">
       <c r="A507" s="1">
         <v>506</v>
       </c>
       <c r="B507" s="1" t="s">
         <v>1049</v>
       </c>
       <c r="C507" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="D507" s="1" t="s">
         <v>1050</v>
       </c>
       <c r="E507" s="2">
         <v>41303</v>
       </c>
       <c r="F507" s="2">
         <v>41303</v>
       </c>
       <c r="G507" s="2">
@@ -20464,60 +20446,60 @@
       </c>
       <c r="G509" s="2">
         <v>51102</v>
       </c>
       <c r="H509" s="2">
         <v>50601</v>
       </c>
       <c r="I509" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="510" spans="1:9">
       <c r="A510" s="1">
         <v>509</v>
       </c>
       <c r="B510" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="C510" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="D510" s="1" t="s">
         <v>1056</v>
       </c>
       <c r="E510" s="2">
-        <v>5495</v>
+        <v>5511</v>
       </c>
       <c r="F510" s="2">
-        <v>5495</v>
+        <v>5511</v>
       </c>
       <c r="G510" s="2">
-        <v>5442</v>
+        <v>5457</v>
       </c>
       <c r="H510" s="2">
-        <v>5388</v>
+        <v>5404</v>
       </c>
       <c r="I510" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="511" spans="1:9">
       <c r="A511" s="1">
         <v>510</v>
       </c>
       <c r="B511" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="C511" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="D511" s="1" t="s">
         <v>1058</v>
       </c>
       <c r="E511" s="2">
         <v>61800</v>
       </c>
       <c r="F511" s="2">
         <v>61800</v>
       </c>
       <c r="G511" s="2">
@@ -20609,611 +20591,611 @@
       </c>
       <c r="G514" s="2">
         <v>92106</v>
       </c>
       <c r="H514" s="2">
         <v>91203</v>
       </c>
       <c r="I514" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="515" spans="1:9">
       <c r="A515" s="1">
         <v>514</v>
       </c>
       <c r="B515" s="1" t="s">
         <v>1065</v>
       </c>
       <c r="C515" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="D515" s="1" t="s">
         <v>1067</v>
       </c>
       <c r="E515" s="2">
-        <v>10825</v>
+        <v>11163</v>
       </c>
       <c r="F515" s="2">
-        <v>10825</v>
+        <v>11163</v>
       </c>
       <c r="G515" s="2">
-        <v>10720</v>
+        <v>11055</v>
       </c>
       <c r="H515" s="2">
-        <v>10615</v>
+        <v>10946</v>
       </c>
       <c r="I515" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="516" spans="1:9">
       <c r="A516" s="1">
         <v>515</v>
       </c>
       <c r="B516" s="1" t="s">
         <v>1068</v>
       </c>
       <c r="C516" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="D516" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="E516" s="2">
-        <v>108742</v>
+        <v>107562</v>
       </c>
       <c r="F516" s="2">
-        <v>108742</v>
+        <v>107562</v>
       </c>
       <c r="G516" s="2">
-        <v>107687</v>
+        <v>106518</v>
       </c>
       <c r="H516" s="2">
-        <v>106631</v>
+        <v>105473</v>
       </c>
       <c r="I516" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="517" spans="1:9">
       <c r="A517" s="1">
         <v>516</v>
       </c>
       <c r="B517" s="1" t="s">
         <v>1070</v>
       </c>
       <c r="C517" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="D517" s="1" t="s">
         <v>1071</v>
       </c>
       <c r="E517" s="2">
-        <v>217382</v>
+        <v>218363</v>
       </c>
       <c r="F517" s="2">
-        <v>217382</v>
+        <v>218363</v>
       </c>
       <c r="G517" s="2">
-        <v>215271</v>
+        <v>216243</v>
       </c>
       <c r="H517" s="2">
-        <v>213161</v>
+        <v>214123</v>
       </c>
       <c r="I517" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="518" spans="1:9">
       <c r="A518" s="1">
         <v>517</v>
       </c>
       <c r="B518" s="1" t="s">
         <v>1072</v>
       </c>
       <c r="C518" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="D518" s="1" t="s">
         <v>1073</v>
       </c>
       <c r="E518" s="2">
-        <v>30570</v>
+        <v>36102</v>
       </c>
       <c r="F518" s="2">
-        <v>30570</v>
+        <v>36102</v>
       </c>
       <c r="G518" s="2">
-        <v>30274</v>
+        <v>35751</v>
       </c>
       <c r="H518" s="2">
-        <v>29977</v>
+        <v>35401</v>
       </c>
       <c r="I518" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="519" spans="1:9">
       <c r="A519" s="1">
         <v>518</v>
       </c>
       <c r="B519" s="1" t="s">
         <v>1074</v>
       </c>
       <c r="C519" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="D519" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="E519" s="2">
-        <v>54348</v>
+        <v>54514</v>
       </c>
       <c r="F519" s="2">
-        <v>54348</v>
+        <v>54514</v>
       </c>
       <c r="G519" s="2">
-        <v>53820</v>
+        <v>53985</v>
       </c>
       <c r="H519" s="2">
-        <v>53293</v>
+        <v>53455</v>
       </c>
       <c r="I519" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="520" spans="1:9">
       <c r="A520" s="1">
         <v>519</v>
       </c>
       <c r="B520" s="1" t="s">
         <v>1076</v>
       </c>
       <c r="C520" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="D520" s="1" t="s">
         <v>1077</v>
       </c>
       <c r="E520" s="2">
-        <v>518746</v>
+        <v>545754</v>
       </c>
       <c r="F520" s="2">
-        <v>518746</v>
+        <v>545754</v>
       </c>
       <c r="G520" s="2">
-        <v>513710</v>
+        <v>540455</v>
       </c>
       <c r="H520" s="2">
-        <v>508673</v>
+        <v>535157</v>
       </c>
       <c r="I520" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="521" spans="1:9">
       <c r="A521" s="1">
         <v>520</v>
       </c>
       <c r="B521" s="1" t="s">
         <v>1078</v>
       </c>
       <c r="C521" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="D521" s="1" t="s">
         <v>1079</v>
       </c>
       <c r="E521" s="2">
-        <v>137640</v>
+        <v>139598</v>
       </c>
       <c r="F521" s="2">
-        <v>137640</v>
+        <v>139598</v>
       </c>
       <c r="G521" s="2">
-        <v>136304</v>
+        <v>138243</v>
       </c>
       <c r="H521" s="2">
-        <v>134967</v>
+        <v>136887</v>
       </c>
       <c r="I521" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="522" spans="1:9">
       <c r="A522" s="1">
         <v>521</v>
       </c>
       <c r="B522" s="1" t="s">
         <v>1080</v>
       </c>
       <c r="C522" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="D522" s="1" t="s">
         <v>1081</v>
       </c>
       <c r="E522" s="2">
-        <v>127642</v>
+        <v>129468</v>
       </c>
       <c r="F522" s="2">
-        <v>127642</v>
+        <v>129468</v>
       </c>
       <c r="G522" s="2">
-        <v>126402</v>
+        <v>128211</v>
       </c>
       <c r="H522" s="2">
-        <v>125163</v>
+        <v>126954</v>
       </c>
       <c r="I522" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="523" spans="1:9">
       <c r="A523" s="1">
         <v>522</v>
       </c>
       <c r="B523" s="1" t="s">
         <v>1082</v>
       </c>
       <c r="C523" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="D523" s="1" t="s">
         <v>1083</v>
       </c>
       <c r="E523" s="2">
-        <v>63107</v>
+        <v>63995</v>
       </c>
       <c r="F523" s="2">
-        <v>63107</v>
+        <v>63995</v>
       </c>
       <c r="G523" s="2">
-        <v>62494</v>
+        <v>63374</v>
       </c>
       <c r="H523" s="2">
-        <v>61882</v>
+        <v>62752</v>
       </c>
       <c r="I523" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="524" spans="1:9">
       <c r="A524" s="1">
         <v>523</v>
       </c>
       <c r="B524" s="1" t="s">
         <v>1084</v>
       </c>
       <c r="C524" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="D524" s="1" t="s">
         <v>1085</v>
       </c>
       <c r="E524" s="2">
         <v>14148</v>
       </c>
       <c r="F524" s="2">
         <v>14148</v>
       </c>
       <c r="G524" s="2">
         <v>14011</v>
       </c>
       <c r="H524" s="2">
         <v>13873</v>
       </c>
       <c r="I524" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="525" spans="1:9">
       <c r="A525" s="1">
         <v>524</v>
       </c>
       <c r="B525" s="1" t="s">
         <v>1086</v>
       </c>
       <c r="C525" s="1" t="s">
         <v>1087</v>
       </c>
       <c r="D525" s="1" t="s">
         <v>1088</v>
       </c>
       <c r="E525" s="2">
-        <v>125298</v>
+        <v>122489</v>
       </c>
       <c r="F525" s="2">
-        <v>125298</v>
+        <v>122489</v>
       </c>
       <c r="G525" s="2">
-        <v>124082</v>
+        <v>121299</v>
       </c>
       <c r="H525" s="2">
-        <v>122865</v>
+        <v>120110</v>
       </c>
       <c r="I525" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="526" spans="1:9">
       <c r="A526" s="1">
         <v>525</v>
       </c>
       <c r="B526" s="1" t="s">
         <v>1089</v>
       </c>
       <c r="C526" s="1" t="s">
         <v>1087</v>
       </c>
       <c r="D526" s="1" t="s">
         <v>1090</v>
       </c>
       <c r="E526" s="2">
-        <v>12473</v>
+        <v>12267</v>
       </c>
       <c r="F526" s="2">
-        <v>12473</v>
+        <v>12267</v>
       </c>
       <c r="G526" s="2">
-        <v>12352</v>
+        <v>12148</v>
       </c>
       <c r="H526" s="2">
-        <v>12231</v>
+        <v>12029</v>
       </c>
       <c r="I526" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="527" spans="1:9">
       <c r="A527" s="1">
         <v>526</v>
       </c>
       <c r="B527" s="1" t="s">
         <v>1091</v>
       </c>
       <c r="C527" s="1" t="s">
         <v>1087</v>
       </c>
       <c r="D527" s="1" t="s">
         <v>1092</v>
       </c>
       <c r="E527" s="2">
-        <v>260805</v>
+        <v>255273</v>
       </c>
       <c r="F527" s="2">
-        <v>260805</v>
+        <v>255273</v>
       </c>
       <c r="G527" s="2">
-        <v>258273</v>
+        <v>252795</v>
       </c>
       <c r="H527" s="2">
-        <v>255741</v>
+        <v>250316</v>
       </c>
       <c r="I527" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="528" spans="1:9">
       <c r="A528" s="1">
         <v>527</v>
       </c>
       <c r="B528" s="1" t="s">
         <v>1093</v>
       </c>
       <c r="C528" s="1" t="s">
         <v>1087</v>
       </c>
       <c r="D528" s="1" t="s">
         <v>1094</v>
       </c>
       <c r="E528" s="2">
         <v>417273</v>
       </c>
       <c r="F528" s="2">
         <v>417273</v>
       </c>
       <c r="G528" s="2">
         <v>413221</v>
       </c>
       <c r="H528" s="2">
         <v>409170</v>
       </c>
       <c r="I528" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="529" spans="1:9">
       <c r="A529" s="1">
         <v>528</v>
       </c>
       <c r="B529" s="1" t="s">
         <v>1095</v>
       </c>
       <c r="C529" s="1" t="s">
         <v>1087</v>
       </c>
       <c r="D529" s="1" t="s">
         <v>1096</v>
       </c>
       <c r="E529" s="2">
-        <v>44411</v>
+        <v>45948</v>
       </c>
       <c r="F529" s="2">
-        <v>44411</v>
+        <v>45948</v>
       </c>
       <c r="G529" s="2">
-        <v>43979</v>
+        <v>45502</v>
       </c>
       <c r="H529" s="2">
-        <v>43548</v>
+        <v>45056</v>
       </c>
       <c r="I529" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="530" spans="1:9">
       <c r="A530" s="1">
         <v>529</v>
       </c>
       <c r="B530" s="1" t="s">
         <v>1097</v>
       </c>
       <c r="C530" s="1" t="s">
         <v>1087</v>
       </c>
       <c r="D530" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="E530" s="2">
-        <v>604874</v>
+        <v>607072</v>
       </c>
       <c r="F530" s="2">
-        <v>604874</v>
+        <v>607072</v>
       </c>
       <c r="G530" s="2">
-        <v>599001</v>
+        <v>601178</v>
       </c>
       <c r="H530" s="2">
-        <v>593129</v>
+        <v>595284</v>
       </c>
       <c r="I530" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="531" spans="1:9">
       <c r="A531" s="1">
         <v>530</v>
       </c>
       <c r="B531" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="C531" s="1" t="s">
         <v>1087</v>
       </c>
       <c r="D531" s="1" t="s">
         <v>1100</v>
       </c>
       <c r="E531" s="2">
-        <v>61365</v>
+        <v>61517</v>
       </c>
       <c r="F531" s="2">
-        <v>61365</v>
+        <v>61517</v>
       </c>
       <c r="G531" s="2">
-        <v>60770</v>
+        <v>60920</v>
       </c>
       <c r="H531" s="2">
-        <v>60174</v>
+        <v>60322</v>
       </c>
       <c r="I531" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="532" spans="1:9">
       <c r="A532" s="1">
         <v>531</v>
       </c>
       <c r="B532" s="1" t="s">
         <v>1101</v>
       </c>
       <c r="C532" s="1" t="s">
         <v>1087</v>
       </c>
       <c r="D532" s="1" t="s">
         <v>1102</v>
       </c>
       <c r="E532" s="2">
-        <v>6182</v>
+        <v>6262</v>
       </c>
       <c r="F532" s="2">
-        <v>6182</v>
+        <v>6262</v>
       </c>
       <c r="G532" s="2">
-        <v>6122</v>
+        <v>6202</v>
       </c>
       <c r="H532" s="2">
-        <v>6062</v>
+        <v>6141</v>
       </c>
       <c r="I532" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="533" spans="1:9">
       <c r="A533" s="1">
         <v>532</v>
       </c>
       <c r="B533" s="1" t="s">
         <v>1103</v>
       </c>
       <c r="C533" s="1" t="s">
         <v>1087</v>
       </c>
       <c r="D533" s="1" t="s">
         <v>1104</v>
       </c>
       <c r="E533" s="2">
-        <v>8269</v>
+        <v>8289</v>
       </c>
       <c r="F533" s="2">
-        <v>8269</v>
+        <v>8289</v>
       </c>
       <c r="G533" s="2">
-        <v>8189</v>
+        <v>8209</v>
       </c>
       <c r="H533" s="2">
-        <v>8108</v>
+        <v>8128</v>
       </c>
       <c r="I533" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="534" spans="1:9">
       <c r="A534" s="1">
         <v>533</v>
       </c>
       <c r="B534" s="1" t="s">
         <v>1105</v>
       </c>
       <c r="C534" s="1" t="s">
         <v>1087</v>
       </c>
       <c r="D534" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="E534" s="2">
-        <v>90125</v>
+        <v>91521</v>
       </c>
       <c r="F534" s="2">
-        <v>90125</v>
+        <v>91521</v>
       </c>
       <c r="G534" s="2">
-        <v>89250</v>
+        <v>90632</v>
       </c>
       <c r="H534" s="2">
-        <v>88375</v>
+        <v>89744</v>
       </c>
       <c r="I534" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="535" spans="1:9">
       <c r="A535" s="1">
         <v>534</v>
       </c>
       <c r="B535" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="C535" s="1" t="s">
         <v>1108</v>
       </c>
       <c r="D535" s="1" t="s">
         <v>1109</v>
       </c>
       <c r="E535" s="2">
         <v>104288</v>
       </c>
       <c r="F535" s="2">
         <v>104288</v>
       </c>
       <c r="G535" s="2">
@@ -21479,263 +21461,263 @@
       </c>
       <c r="G544" s="2">
         <v>9053</v>
       </c>
       <c r="H544" s="2">
         <v>8964</v>
       </c>
       <c r="I544" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="545" spans="1:9">
       <c r="A545" s="1">
         <v>544</v>
       </c>
       <c r="B545" s="1" t="s">
         <v>1128</v>
       </c>
       <c r="C545" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D545" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="E545" s="2">
-        <v>14569</v>
+        <v>14703</v>
       </c>
       <c r="F545" s="2">
-        <v>14569</v>
+        <v>14703</v>
       </c>
       <c r="G545" s="2">
-        <v>14428</v>
+        <v>14561</v>
       </c>
       <c r="H545" s="2">
-        <v>14286</v>
+        <v>14418</v>
       </c>
       <c r="I545" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="546" spans="1:9">
       <c r="A546" s="1">
         <v>545</v>
       </c>
       <c r="B546" s="1" t="s">
         <v>1130</v>
       </c>
       <c r="C546" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D546" s="1" t="s">
         <v>1131</v>
       </c>
       <c r="E546" s="2">
-        <v>5974</v>
+        <v>7936</v>
       </c>
       <c r="F546" s="2">
-        <v>5974</v>
+        <v>7936</v>
       </c>
       <c r="G546" s="2">
-        <v>5916</v>
+        <v>7859</v>
       </c>
       <c r="H546" s="2">
-        <v>5858</v>
+        <v>7782</v>
       </c>
       <c r="I546" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="547" spans="1:9">
       <c r="A547" s="1">
         <v>546</v>
       </c>
       <c r="B547" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="C547" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D547" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="E547" s="2">
-        <v>26780</v>
+        <v>26394</v>
       </c>
       <c r="F547" s="2">
-        <v>26780</v>
+        <v>26394</v>
       </c>
       <c r="G547" s="2">
-        <v>26520</v>
+        <v>26138</v>
       </c>
       <c r="H547" s="2">
-        <v>26260</v>
+        <v>25881</v>
       </c>
       <c r="I547" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="548" spans="1:9">
       <c r="A548" s="1">
         <v>547</v>
       </c>
       <c r="B548" s="1" t="s">
         <v>1134</v>
       </c>
       <c r="C548" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D548" s="1" t="s">
         <v>1135</v>
       </c>
       <c r="E548" s="2">
-        <v>9074</v>
+        <v>8446</v>
       </c>
       <c r="F548" s="2">
-        <v>9074</v>
+        <v>8446</v>
       </c>
       <c r="G548" s="2">
-        <v>8986</v>
+        <v>8364</v>
       </c>
       <c r="H548" s="2">
-        <v>8898</v>
+        <v>8282</v>
       </c>
       <c r="I548" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="549" spans="1:9">
       <c r="A549" s="1">
         <v>548</v>
       </c>
       <c r="B549" s="1" t="s">
         <v>1136</v>
       </c>
       <c r="C549" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D549" s="1" t="s">
         <v>1137</v>
       </c>
       <c r="E549" s="2">
         <v>10877</v>
       </c>
       <c r="F549" s="2">
         <v>10877</v>
       </c>
       <c r="G549" s="2">
         <v>10771</v>
       </c>
       <c r="H549" s="2">
         <v>10666</v>
       </c>
       <c r="I549" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="550" spans="1:9">
       <c r="A550" s="1">
         <v>549</v>
       </c>
       <c r="B550" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="C550" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D550" s="1" t="s">
         <v>1139</v>
       </c>
       <c r="E550" s="2">
-        <v>12782</v>
+        <v>13019</v>
       </c>
       <c r="F550" s="2">
-        <v>12782</v>
+        <v>13019</v>
       </c>
       <c r="G550" s="2">
-        <v>12658</v>
+        <v>12893</v>
       </c>
       <c r="H550" s="2">
-        <v>12534</v>
+        <v>12766</v>
       </c>
       <c r="I550" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="551" spans="1:9">
       <c r="A551" s="1">
         <v>550</v>
       </c>
       <c r="B551" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="C551" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D551" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="E551" s="2">
-        <v>18051</v>
+        <v>17072</v>
       </c>
       <c r="F551" s="2">
-        <v>18051</v>
+        <v>17072</v>
       </c>
       <c r="G551" s="2">
-        <v>17876</v>
+        <v>16907</v>
       </c>
       <c r="H551" s="2">
-        <v>17700</v>
+        <v>16741</v>
       </c>
       <c r="I551" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="552" spans="1:9">
       <c r="A552" s="1">
         <v>551</v>
       </c>
       <c r="B552" s="1" t="s">
         <v>1142</v>
       </c>
       <c r="C552" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D552" s="1" t="s">
         <v>1143</v>
       </c>
       <c r="E552" s="2">
-        <v>19004</v>
+        <v>18983</v>
       </c>
       <c r="F552" s="2">
-        <v>19004</v>
+        <v>18983</v>
       </c>
       <c r="G552" s="2">
-        <v>18819</v>
+        <v>18799</v>
       </c>
       <c r="H552" s="2">
-        <v>18635</v>
+        <v>18614</v>
       </c>
       <c r="I552" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="553" spans="1:9">
       <c r="A553" s="1">
         <v>552</v>
       </c>
       <c r="B553" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="C553" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D553" s="1" t="s">
         <v>1145</v>
       </c>
       <c r="E553" s="2">
         <v>20729</v>
       </c>
       <c r="F553" s="2">
         <v>20729</v>
       </c>
       <c r="G553" s="2">
@@ -21769,89 +21751,89 @@
       </c>
       <c r="G554" s="2">
         <v>19406</v>
       </c>
       <c r="H554" s="2">
         <v>19215</v>
       </c>
       <c r="I554" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="555" spans="1:9">
       <c r="A555" s="1">
         <v>554</v>
       </c>
       <c r="B555" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="C555" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D555" s="1" t="s">
         <v>1149</v>
       </c>
       <c r="E555" s="2">
-        <v>19184</v>
+        <v>23870</v>
       </c>
       <c r="F555" s="2">
-        <v>19184</v>
+        <v>23870</v>
       </c>
       <c r="G555" s="2">
-        <v>18998</v>
+        <v>23639</v>
       </c>
       <c r="H555" s="2">
-        <v>18811</v>
+        <v>23407</v>
       </c>
       <c r="I555" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="556" spans="1:9">
       <c r="A556" s="1">
         <v>555</v>
       </c>
       <c r="B556" s="1" t="s">
         <v>1150</v>
       </c>
       <c r="C556" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D556" s="1" t="s">
         <v>1151</v>
       </c>
       <c r="E556" s="2">
-        <v>148702</v>
+        <v>147378</v>
       </c>
       <c r="F556" s="2">
-        <v>148702</v>
+        <v>147378</v>
       </c>
       <c r="G556" s="2">
-        <v>147258</v>
+        <v>145947</v>
       </c>
       <c r="H556" s="2">
-        <v>145815</v>
+        <v>144516</v>
       </c>
       <c r="I556" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="557" spans="1:9">
       <c r="A557" s="1">
         <v>556</v>
       </c>
       <c r="B557" s="1" t="s">
         <v>1152</v>
       </c>
       <c r="C557" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D557" s="1" t="s">
         <v>1153</v>
       </c>
       <c r="E557" s="2">
         <v>10444</v>
       </c>
       <c r="F557" s="2">
         <v>10444</v>
       </c>
       <c r="G557" s="2">
@@ -22030,60 +22012,60 @@
       </c>
       <c r="G563" s="2">
         <v>49850</v>
       </c>
       <c r="H563" s="2">
         <v>49362</v>
       </c>
       <c r="I563" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="564" spans="1:9">
       <c r="A564" s="1">
         <v>563</v>
       </c>
       <c r="B564" s="1" t="s">
         <v>1166</v>
       </c>
       <c r="C564" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D564" s="1" t="s">
         <v>1167</v>
       </c>
       <c r="E564" s="2">
-        <v>5294</v>
+        <v>5274</v>
       </c>
       <c r="F564" s="2">
-        <v>5294</v>
+        <v>5274</v>
       </c>
       <c r="G564" s="2">
-        <v>5243</v>
+        <v>5222</v>
       </c>
       <c r="H564" s="2">
-        <v>5191</v>
+        <v>5171</v>
       </c>
       <c r="I564" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="565" spans="1:9">
       <c r="A565" s="1">
         <v>564</v>
       </c>
       <c r="B565" s="1" t="s">
         <v>1168</v>
       </c>
       <c r="C565" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D565" s="1" t="s">
         <v>1169</v>
       </c>
       <c r="E565" s="2">
         <v>79825</v>
       </c>
       <c r="F565" s="2">
         <v>79825</v>
       </c>
       <c r="G565" s="2">
@@ -22117,60 +22099,60 @@
       </c>
       <c r="G566" s="2">
         <v>4993</v>
       </c>
       <c r="H566" s="2">
         <v>4944</v>
       </c>
       <c r="I566" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="567" spans="1:9">
       <c r="A567" s="1">
         <v>566</v>
       </c>
       <c r="B567" s="1" t="s">
         <v>1172</v>
       </c>
       <c r="C567" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D567" s="1" t="s">
         <v>1173</v>
       </c>
       <c r="E567" s="2">
-        <v>11742</v>
+        <v>11837</v>
       </c>
       <c r="F567" s="2">
-        <v>11742</v>
+        <v>11837</v>
       </c>
       <c r="G567" s="2">
-        <v>11628</v>
+        <v>11722</v>
       </c>
       <c r="H567" s="2">
-        <v>11514</v>
+        <v>11607</v>
       </c>
       <c r="I567" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="568" spans="1:9">
       <c r="A568" s="1">
         <v>567</v>
       </c>
       <c r="B568" s="1" t="s">
         <v>1174</v>
       </c>
       <c r="C568" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D568" s="1" t="s">
         <v>1175</v>
       </c>
       <c r="E568" s="2">
         <v>15919</v>
       </c>
       <c r="F568" s="2">
         <v>15919</v>
       </c>
       <c r="G568" s="2">
@@ -22204,89 +22186,89 @@
       </c>
       <c r="G569" s="2">
         <v>9293</v>
       </c>
       <c r="H569" s="2">
         <v>9202</v>
       </c>
       <c r="I569" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="570" spans="1:9">
       <c r="A570" s="1">
         <v>569</v>
       </c>
       <c r="B570" s="1" t="s">
         <v>1178</v>
       </c>
       <c r="C570" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D570" s="1" t="s">
         <v>1179</v>
       </c>
       <c r="E570" s="2">
-        <v>21445</v>
+        <v>20755</v>
       </c>
       <c r="F570" s="2">
-        <v>21445</v>
+        <v>20755</v>
       </c>
       <c r="G570" s="2">
-        <v>21236</v>
+        <v>20553</v>
       </c>
       <c r="H570" s="2">
-        <v>21028</v>
+        <v>20352</v>
       </c>
       <c r="I570" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="571" spans="1:9">
       <c r="A571" s="1">
         <v>570</v>
       </c>
       <c r="B571" s="1" t="s">
         <v>1180</v>
       </c>
       <c r="C571" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D571" s="1" t="s">
         <v>1181</v>
       </c>
       <c r="E571" s="2">
-        <v>16986</v>
+        <v>17150</v>
       </c>
       <c r="F571" s="2">
-        <v>16986</v>
+        <v>17150</v>
       </c>
       <c r="G571" s="2">
-        <v>16821</v>
+        <v>16983</v>
       </c>
       <c r="H571" s="2">
-        <v>16656</v>
+        <v>16817</v>
       </c>
       <c r="I571" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="572" spans="1:9">
       <c r="A572" s="1">
         <v>571</v>
       </c>
       <c r="B572" s="1" t="s">
         <v>1182</v>
       </c>
       <c r="C572" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D572" s="1" t="s">
         <v>1183</v>
       </c>
       <c r="E572" s="2">
         <v>8601</v>
       </c>
       <c r="F572" s="2">
         <v>8601</v>
       </c>
       <c r="G572" s="2">
@@ -22407,60 +22389,60 @@
       </c>
       <c r="G576" s="2">
         <v>50133</v>
       </c>
       <c r="H576" s="2">
         <v>49642</v>
       </c>
       <c r="I576" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="577" spans="1:9">
       <c r="A577" s="1">
         <v>576</v>
       </c>
       <c r="B577" s="1" t="s">
         <v>1192</v>
       </c>
       <c r="C577" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D577" s="1" t="s">
         <v>1193</v>
       </c>
       <c r="E577" s="2">
-        <v>48230</v>
+        <v>48127</v>
       </c>
       <c r="F577" s="2">
-        <v>48230</v>
+        <v>48127</v>
       </c>
       <c r="G577" s="2">
-        <v>47762</v>
+        <v>47660</v>
       </c>
       <c r="H577" s="2">
-        <v>47293</v>
+        <v>47192</v>
       </c>
       <c r="I577" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="578" spans="1:9">
       <c r="A578" s="1">
         <v>577</v>
       </c>
       <c r="B578" s="1" t="s">
         <v>1194</v>
       </c>
       <c r="C578" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D578" s="1" t="s">
         <v>1195</v>
       </c>
       <c r="E578" s="2">
         <v>56676</v>
       </c>
       <c r="F578" s="2">
         <v>56676</v>
       </c>
       <c r="G578" s="2">
@@ -22639,118 +22621,118 @@
       </c>
       <c r="G584" s="2">
         <v>3851</v>
       </c>
       <c r="H584" s="2">
         <v>3813</v>
       </c>
       <c r="I584" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="585" spans="1:9">
       <c r="A585" s="1">
         <v>584</v>
       </c>
       <c r="B585" s="1" t="s">
         <v>1208</v>
       </c>
       <c r="C585" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D585" s="1" t="s">
         <v>1209</v>
       </c>
       <c r="E585" s="2">
-        <v>99653</v>
+        <v>100451</v>
       </c>
       <c r="F585" s="2">
-        <v>99653</v>
+        <v>100451</v>
       </c>
       <c r="G585" s="2">
-        <v>98685</v>
+        <v>99476</v>
       </c>
       <c r="H585" s="2">
-        <v>97718</v>
+        <v>98500</v>
       </c>
       <c r="I585" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="586" spans="1:9">
       <c r="A586" s="1">
         <v>585</v>
       </c>
       <c r="B586" s="1" t="s">
         <v>1210</v>
       </c>
       <c r="C586" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D586" s="1" t="s">
         <v>1211</v>
       </c>
       <c r="E586" s="2">
         <v>10480</v>
       </c>
       <c r="F586" s="2">
         <v>10480</v>
       </c>
       <c r="G586" s="2">
         <v>10379</v>
       </c>
       <c r="H586" s="2">
         <v>10277</v>
       </c>
       <c r="I586" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="587" spans="1:9">
       <c r="A587" s="1">
         <v>586</v>
       </c>
       <c r="B587" s="1" t="s">
         <v>1212</v>
       </c>
       <c r="C587" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D587" s="1" t="s">
         <v>1213</v>
       </c>
       <c r="E587" s="2">
-        <v>5845</v>
+        <v>5830</v>
       </c>
       <c r="F587" s="2">
-        <v>5845</v>
+        <v>5830</v>
       </c>
       <c r="G587" s="2">
-        <v>5789</v>
+        <v>5773</v>
       </c>
       <c r="H587" s="2">
-        <v>5732</v>
+        <v>5717</v>
       </c>
       <c r="I587" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="588" spans="1:9">
       <c r="A588" s="1">
         <v>587</v>
       </c>
       <c r="B588" s="1" t="s">
         <v>1214</v>
       </c>
       <c r="C588" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D588" s="1" t="s">
         <v>1215</v>
       </c>
       <c r="E588" s="2">
         <v>153213</v>
       </c>
       <c r="F588" s="2">
         <v>153213</v>
       </c>
       <c r="G588" s="2">
@@ -22987,89 +22969,89 @@
       </c>
       <c r="G596" s="2">
         <v>2407</v>
       </c>
       <c r="H596" s="2">
         <v>2384</v>
       </c>
       <c r="I596" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="597" spans="1:9">
       <c r="A597" s="1">
         <v>596</v>
       </c>
       <c r="B597" s="1" t="s">
         <v>1232</v>
       </c>
       <c r="C597" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D597" s="1" t="s">
         <v>1233</v>
       </c>
       <c r="E597" s="2">
-        <v>50985</v>
+        <v>51237</v>
       </c>
       <c r="F597" s="2">
-        <v>50985</v>
+        <v>51237</v>
       </c>
       <c r="G597" s="2">
-        <v>50490</v>
+        <v>50740</v>
       </c>
       <c r="H597" s="2">
-        <v>49995</v>
+        <v>50242</v>
       </c>
       <c r="I597" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="598" spans="1:9">
       <c r="A598" s="1">
         <v>597</v>
       </c>
       <c r="B598" s="1" t="s">
         <v>1234</v>
       </c>
       <c r="C598" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D598" s="1" t="s">
         <v>1235</v>
       </c>
       <c r="E598" s="2">
-        <v>5371</v>
+        <v>5351</v>
       </c>
       <c r="F598" s="2">
-        <v>5371</v>
+        <v>5351</v>
       </c>
       <c r="G598" s="2">
-        <v>5319</v>
+        <v>5299</v>
       </c>
       <c r="H598" s="2">
-        <v>5267</v>
+        <v>5247</v>
       </c>
       <c r="I598" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="599" spans="1:9">
       <c r="A599" s="1">
         <v>598</v>
       </c>
       <c r="B599" s="1" t="s">
         <v>1236</v>
       </c>
       <c r="C599" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D599" s="1" t="s">
         <v>1237</v>
       </c>
       <c r="E599" s="2">
         <v>61223</v>
       </c>
       <c r="F599" s="2">
         <v>61223</v>
       </c>
       <c r="G599" s="2">
@@ -23132,60 +23114,60 @@
       </c>
       <c r="G601" s="2">
         <v>70717</v>
       </c>
       <c r="H601" s="2">
         <v>70023</v>
       </c>
       <c r="I601" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="602" spans="1:9">
       <c r="A602" s="1">
         <v>601</v>
       </c>
       <c r="B602" s="1" t="s">
         <v>1242</v>
       </c>
       <c r="C602" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D602" s="1" t="s">
         <v>1243</v>
       </c>
       <c r="E602" s="2">
-        <v>81190</v>
+        <v>81128</v>
       </c>
       <c r="F602" s="2">
-        <v>81190</v>
+        <v>81128</v>
       </c>
       <c r="G602" s="2">
-        <v>80402</v>
+        <v>80340</v>
       </c>
       <c r="H602" s="2">
-        <v>79613</v>
+        <v>79553</v>
       </c>
       <c r="I602" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="603" spans="1:9">
       <c r="A603" s="1">
         <v>602</v>
       </c>
       <c r="B603" s="1" t="s">
         <v>1244</v>
       </c>
       <c r="C603" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D603" s="1" t="s">
         <v>1245</v>
       </c>
       <c r="E603" s="2">
         <v>32975</v>
       </c>
       <c r="F603" s="2">
         <v>32975</v>
       </c>
       <c r="G603" s="2">
@@ -23248,60 +23230,60 @@
       </c>
       <c r="G605" s="2">
         <v>91887</v>
       </c>
       <c r="H605" s="2">
         <v>90986</v>
       </c>
       <c r="I605" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="606" spans="1:9">
       <c r="A606" s="1">
         <v>605</v>
       </c>
       <c r="B606" s="1" t="s">
         <v>1250</v>
       </c>
       <c r="C606" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D606" s="1" t="s">
         <v>1251</v>
       </c>
       <c r="E606" s="2">
-        <v>133900</v>
+        <v>154500</v>
       </c>
       <c r="F606" s="2">
-        <v>133900</v>
+        <v>154500</v>
       </c>
       <c r="G606" s="2">
-        <v>132600</v>
+        <v>153000</v>
       </c>
       <c r="H606" s="2">
-        <v>131300</v>
+        <v>151500</v>
       </c>
       <c r="I606" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="607" spans="1:9">
       <c r="A607" s="1">
         <v>606</v>
       </c>
       <c r="B607" s="1" t="s">
         <v>1252</v>
       </c>
       <c r="C607" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D607" s="1" t="s">
         <v>1253</v>
       </c>
       <c r="E607" s="2">
         <v>51499</v>
       </c>
       <c r="F607" s="2">
         <v>51499</v>
       </c>
       <c r="G607" s="2">
@@ -23422,350 +23404,350 @@
       </c>
       <c r="G611" s="2">
         <v>146029</v>
       </c>
       <c r="H611" s="2">
         <v>144598</v>
       </c>
       <c r="I611" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="612" spans="1:9">
       <c r="A612" s="1">
         <v>611</v>
       </c>
       <c r="B612" s="1" t="s">
         <v>1262</v>
       </c>
       <c r="C612" s="1" t="s">
         <v>1263</v>
       </c>
       <c r="D612" s="1" t="s">
         <v>1264</v>
       </c>
       <c r="E612" s="2">
-        <v>271039</v>
+        <v>253177</v>
       </c>
       <c r="F612" s="2">
-        <v>271039</v>
+        <v>253177</v>
       </c>
       <c r="G612" s="2">
-        <v>268408</v>
+        <v>250719</v>
       </c>
       <c r="H612" s="2">
-        <v>265776</v>
+        <v>248261</v>
       </c>
       <c r="I612" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="613" spans="1:9">
       <c r="A613" s="1">
         <v>612</v>
       </c>
       <c r="B613" s="1" t="s">
         <v>1265</v>
       </c>
       <c r="C613" s="1" t="s">
         <v>1263</v>
       </c>
       <c r="D613" s="1" t="s">
         <v>1266</v>
       </c>
       <c r="E613" s="2">
-        <v>40814</v>
+        <v>38125</v>
       </c>
       <c r="F613" s="2">
-        <v>40814</v>
+        <v>38125</v>
       </c>
       <c r="G613" s="2">
-        <v>40418</v>
+        <v>37755</v>
       </c>
       <c r="H613" s="2">
-        <v>40021</v>
+        <v>37385</v>
       </c>
       <c r="I613" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="614" spans="1:9">
       <c r="A614" s="1">
         <v>613</v>
       </c>
       <c r="B614" s="1" t="s">
         <v>1267</v>
       </c>
       <c r="C614" s="1" t="s">
         <v>1263</v>
       </c>
       <c r="D614" s="1" t="s">
         <v>1268</v>
       </c>
       <c r="E614" s="2">
-        <v>413089</v>
+        <v>383876</v>
       </c>
       <c r="F614" s="2">
-        <v>413089</v>
+        <v>383876</v>
       </c>
       <c r="G614" s="2">
-        <v>409078</v>
+        <v>380149</v>
       </c>
       <c r="H614" s="2">
-        <v>405068</v>
+        <v>376422</v>
       </c>
       <c r="I614" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="615" spans="1:9">
       <c r="A615" s="1">
         <v>614</v>
       </c>
       <c r="B615" s="1" t="s">
         <v>1269</v>
       </c>
       <c r="C615" s="1" t="s">
         <v>1263</v>
       </c>
       <c r="D615" s="1" t="s">
         <v>1270</v>
       </c>
       <c r="E615" s="2">
-        <v>68006</v>
+        <v>63525</v>
       </c>
       <c r="F615" s="2">
-        <v>68006</v>
+        <v>63525</v>
       </c>
       <c r="G615" s="2">
-        <v>67346</v>
+        <v>62909</v>
       </c>
       <c r="H615" s="2">
-        <v>66685</v>
+        <v>62292</v>
       </c>
       <c r="I615" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="616" spans="1:9">
       <c r="A616" s="1">
         <v>615</v>
       </c>
       <c r="B616" s="1" t="s">
         <v>1271</v>
       </c>
       <c r="C616" s="1" t="s">
         <v>1263</v>
       </c>
       <c r="D616" s="1" t="s">
         <v>1272</v>
       </c>
       <c r="E616" s="2">
-        <v>678919</v>
+        <v>634174</v>
       </c>
       <c r="F616" s="2">
-        <v>678919</v>
+        <v>634174</v>
       </c>
       <c r="G616" s="2">
-        <v>672328</v>
+        <v>628017</v>
       </c>
       <c r="H616" s="2">
-        <v>665736</v>
+        <v>621860</v>
       </c>
       <c r="I616" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="617" spans="1:9">
       <c r="A617" s="1">
         <v>616</v>
       </c>
       <c r="B617" s="1" t="s">
         <v>1273</v>
       </c>
       <c r="C617" s="1" t="s">
         <v>1263</v>
       </c>
       <c r="D617" s="1" t="s">
         <v>1274</v>
       </c>
       <c r="E617" s="2">
-        <v>13606</v>
+        <v>12710</v>
       </c>
       <c r="F617" s="2">
-        <v>13606</v>
+        <v>12710</v>
       </c>
       <c r="G617" s="2">
-        <v>13474</v>
+        <v>12587</v>
       </c>
       <c r="H617" s="2">
-        <v>13342</v>
+        <v>12463</v>
       </c>
       <c r="I617" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="618" spans="1:9">
       <c r="A618" s="1">
         <v>617</v>
       </c>
       <c r="B618" s="1" t="s">
         <v>1275</v>
       </c>
       <c r="C618" s="1" t="s">
         <v>1263</v>
       </c>
       <c r="D618" s="1" t="s">
         <v>1276</v>
       </c>
       <c r="E618" s="2">
-        <v>135079</v>
+        <v>126178</v>
       </c>
       <c r="F618" s="2">
-        <v>135079</v>
+        <v>126178</v>
       </c>
       <c r="G618" s="2">
-        <v>133768</v>
+        <v>124953</v>
       </c>
       <c r="H618" s="2">
-        <v>132456</v>
+        <v>123728</v>
       </c>
       <c r="I618" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="619" spans="1:9">
       <c r="A619" s="1">
         <v>618</v>
       </c>
       <c r="B619" s="1" t="s">
         <v>1277</v>
       </c>
       <c r="C619" s="1" t="s">
         <v>1263</v>
       </c>
       <c r="D619" s="1" t="s">
         <v>1278</v>
       </c>
       <c r="E619" s="2">
-        <v>1358719</v>
+        <v>1269169</v>
       </c>
       <c r="F619" s="2">
-        <v>1358719</v>
+        <v>1269169</v>
       </c>
       <c r="G619" s="2">
-        <v>1345528</v>
+        <v>1256847</v>
       </c>
       <c r="H619" s="2">
-        <v>1332336</v>
+        <v>1244525</v>
       </c>
       <c r="I619" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="620" spans="1:9">
       <c r="A620" s="1">
         <v>619</v>
       </c>
       <c r="B620" s="1" t="s">
         <v>1279</v>
       </c>
       <c r="C620" s="1" t="s">
         <v>1263</v>
       </c>
       <c r="D620" s="1" t="s">
         <v>1280</v>
       </c>
       <c r="E620" s="2">
-        <v>133061</v>
+        <v>131565</v>
       </c>
       <c r="F620" s="2">
-        <v>133061</v>
+        <v>131565</v>
       </c>
       <c r="G620" s="2">
-        <v>131769</v>
+        <v>130288</v>
       </c>
       <c r="H620" s="2">
-        <v>130477</v>
+        <v>129010</v>
       </c>
       <c r="I620" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="621" spans="1:9">
       <c r="A621" s="1">
         <v>620</v>
       </c>
       <c r="B621" s="1" t="s">
         <v>1281</v>
       </c>
       <c r="C621" s="1" t="s">
         <v>1263</v>
       </c>
       <c r="D621" s="1" t="s">
         <v>1282</v>
       </c>
       <c r="E621" s="2">
-        <v>45820</v>
+        <v>45683</v>
       </c>
       <c r="F621" s="2">
-        <v>45820</v>
+        <v>45683</v>
       </c>
       <c r="G621" s="2">
-        <v>45375</v>
+        <v>45239</v>
       </c>
       <c r="H621" s="2">
-        <v>44930</v>
+        <v>44796</v>
       </c>
       <c r="I621" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="622" spans="1:9">
       <c r="A622" s="1">
         <v>621</v>
       </c>
       <c r="B622" s="1" t="s">
         <v>1283</v>
       </c>
       <c r="C622" s="1" t="s">
         <v>1263</v>
       </c>
       <c r="D622" s="1" t="s">
         <v>1284</v>
       </c>
       <c r="E622" s="2">
-        <v>26668</v>
+        <v>26368</v>
       </c>
       <c r="F622" s="2">
-        <v>26668</v>
+        <v>26368</v>
       </c>
       <c r="G622" s="2">
-        <v>26409</v>
+        <v>26112</v>
       </c>
       <c r="H622" s="2">
-        <v>26150</v>
+        <v>25856</v>
       </c>
       <c r="I622" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="623" spans="1:9">
       <c r="A623" s="1">
         <v>622</v>
       </c>
       <c r="B623" s="1" t="s">
         <v>1285</v>
       </c>
       <c r="C623" s="1" t="s">
         <v>986</v>
       </c>
       <c r="D623" s="1" t="s">
         <v>1286</v>
       </c>
       <c r="E623" s="2">
         <v>21115</v>
       </c>
       <c r="F623" s="2">
         <v>21115</v>
       </c>
       <c r="G623" s="2">
@@ -23799,60 +23781,60 @@
       </c>
       <c r="G624" s="2">
         <v>73925</v>
       </c>
       <c r="H624" s="2">
         <v>73200</v>
       </c>
       <c r="I624" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="625" spans="1:9">
       <c r="A625" s="1">
         <v>624</v>
       </c>
       <c r="B625" s="1" t="s">
         <v>1289</v>
       </c>
       <c r="C625" s="1" t="s">
         <v>986</v>
       </c>
       <c r="D625" s="1" t="s">
         <v>1290</v>
       </c>
       <c r="E625" s="2">
-        <v>176980</v>
+        <v>159779</v>
       </c>
       <c r="F625" s="2">
-        <v>176980</v>
+        <v>159779</v>
       </c>
       <c r="G625" s="2">
-        <v>175262</v>
+        <v>158228</v>
       </c>
       <c r="H625" s="2">
-        <v>173543</v>
+        <v>156676</v>
       </c>
       <c r="I625" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="626" spans="1:9">
       <c r="A626" s="1">
         <v>625</v>
       </c>
       <c r="B626" s="1" t="s">
         <v>1291</v>
       </c>
       <c r="C626" s="1" t="s">
         <v>1292</v>
       </c>
       <c r="D626" s="1" t="s">
         <v>1293</v>
       </c>
       <c r="E626" s="2">
         <v>106584</v>
       </c>
       <c r="F626" s="2">
         <v>106584</v>
       </c>
       <c r="G626" s="2">
@@ -23944,89 +23926,89 @@
       </c>
       <c r="G629" s="2">
         <v>52785</v>
       </c>
       <c r="H629" s="2">
         <v>52268</v>
       </c>
       <c r="I629" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="630" spans="1:9">
       <c r="A630" s="1">
         <v>629</v>
       </c>
       <c r="B630" s="1" t="s">
         <v>1300</v>
       </c>
       <c r="C630" s="1" t="s">
         <v>1292</v>
       </c>
       <c r="D630" s="1" t="s">
         <v>1301</v>
       </c>
       <c r="E630" s="2">
-        <v>529697</v>
+        <v>530745</v>
       </c>
       <c r="F630" s="2">
-        <v>529697</v>
+        <v>530745</v>
       </c>
       <c r="G630" s="2">
-        <v>524554</v>
+        <v>525592</v>
       </c>
       <c r="H630" s="2">
-        <v>519412</v>
+        <v>520439</v>
       </c>
       <c r="I630" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="631" spans="1:9">
       <c r="A631" s="1">
         <v>630</v>
       </c>
       <c r="B631" s="1" t="s">
         <v>1302</v>
       </c>
       <c r="C631" s="1" t="s">
         <v>1303</v>
       </c>
       <c r="D631" s="1" t="s">
         <v>1304</v>
       </c>
       <c r="E631" s="2">
-        <v>96820</v>
+        <v>98829</v>
       </c>
       <c r="F631" s="2">
-        <v>96820</v>
+        <v>98829</v>
       </c>
       <c r="G631" s="2">
-        <v>95880</v>
+        <v>97869</v>
       </c>
       <c r="H631" s="2">
-        <v>94940</v>
+        <v>96910</v>
       </c>
       <c r="I631" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="632" spans="1:9">
       <c r="A632" s="1">
         <v>631</v>
       </c>
       <c r="B632" s="1" t="s">
         <v>1305</v>
       </c>
       <c r="C632" s="1" t="s">
         <v>1303</v>
       </c>
       <c r="D632" s="1" t="s">
         <v>1306</v>
       </c>
       <c r="E632" s="2">
         <v>9991</v>
       </c>
       <c r="F632" s="2">
         <v>9991</v>
       </c>
       <c r="G632" s="2">
@@ -24147,60 +24129,60 @@
       </c>
       <c r="G636" s="2">
         <v>49470</v>
       </c>
       <c r="H636" s="2">
         <v>48985</v>
       </c>
       <c r="I636" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="637" spans="1:9">
       <c r="A637" s="1">
         <v>636</v>
       </c>
       <c r="B637" s="1" t="s">
         <v>1315</v>
       </c>
       <c r="C637" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D637" s="1" t="s">
         <v>1316</v>
       </c>
       <c r="E637" s="2">
-        <v>13184</v>
+        <v>13469</v>
       </c>
       <c r="F637" s="2">
-        <v>13184</v>
+        <v>13469</v>
       </c>
       <c r="G637" s="2">
-        <v>13056</v>
+        <v>13339</v>
       </c>
       <c r="H637" s="2">
-        <v>12928</v>
+        <v>13208</v>
       </c>
       <c r="I637" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="638" spans="1:9">
       <c r="A638" s="1">
         <v>637</v>
       </c>
       <c r="B638" s="1" t="s">
         <v>1317</v>
       </c>
       <c r="C638" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D638" s="1" t="s">
         <v>1318</v>
       </c>
       <c r="E638" s="2">
         <v>13184</v>
       </c>
       <c r="F638" s="2">
         <v>13184</v>
       </c>
       <c r="G638" s="2">
@@ -24234,89 +24216,89 @@
       </c>
       <c r="G639" s="2">
         <v>27831</v>
       </c>
       <c r="H639" s="2">
         <v>27558</v>
       </c>
       <c r="I639" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="640" spans="1:9">
       <c r="A640" s="1">
         <v>639</v>
       </c>
       <c r="B640" s="1" t="s">
         <v>1321</v>
       </c>
       <c r="C640" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D640" s="1" t="s">
         <v>1322</v>
       </c>
       <c r="E640" s="2">
-        <v>56072</v>
+        <v>56094</v>
       </c>
       <c r="F640" s="2">
-        <v>56072</v>
+        <v>56094</v>
       </c>
       <c r="G640" s="2">
-        <v>55528</v>
+        <v>55549</v>
       </c>
       <c r="H640" s="2">
-        <v>54983</v>
+        <v>55005</v>
       </c>
       <c r="I640" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="641" spans="1:9">
       <c r="A641" s="1">
         <v>640</v>
       </c>
       <c r="B641" s="1" t="s">
         <v>1323</v>
       </c>
       <c r="C641" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D641" s="1" t="s">
         <v>1324</v>
       </c>
       <c r="E641" s="2">
-        <v>84259</v>
+        <v>84182</v>
       </c>
       <c r="F641" s="2">
-        <v>84259</v>
+        <v>84182</v>
       </c>
       <c r="G641" s="2">
-        <v>83441</v>
+        <v>83365</v>
       </c>
       <c r="H641" s="2">
-        <v>82623</v>
+        <v>82547</v>
       </c>
       <c r="I641" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="642" spans="1:9">
       <c r="A642" s="1">
         <v>641</v>
       </c>
       <c r="B642" s="1" t="s">
         <v>1325</v>
       </c>
       <c r="C642" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D642" s="1" t="s">
         <v>1326</v>
       </c>
       <c r="E642" s="2">
         <v>112337</v>
       </c>
       <c r="F642" s="2">
         <v>112337</v>
       </c>
       <c r="G642" s="2">
@@ -24379,89 +24361,89 @@
       </c>
       <c r="G644" s="2">
         <v>27844</v>
       </c>
       <c r="H644" s="2">
         <v>27571</v>
       </c>
       <c r="I644" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="645" spans="1:9">
       <c r="A645" s="1">
         <v>644</v>
       </c>
       <c r="B645" s="1" t="s">
         <v>1331</v>
       </c>
       <c r="C645" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D645" s="1" t="s">
         <v>1332</v>
       </c>
       <c r="E645" s="2">
-        <v>56676</v>
+        <v>56334</v>
       </c>
       <c r="F645" s="2">
-        <v>56676</v>
+        <v>56334</v>
       </c>
       <c r="G645" s="2">
-        <v>56126</v>
+        <v>55787</v>
       </c>
       <c r="H645" s="2">
-        <v>55575</v>
+        <v>55240</v>
       </c>
       <c r="I645" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="646" spans="1:9">
       <c r="A646" s="1">
         <v>645</v>
       </c>
       <c r="B646" s="1" t="s">
         <v>1333</v>
       </c>
       <c r="C646" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D646" s="1" t="s">
         <v>1334</v>
       </c>
       <c r="E646" s="2">
-        <v>85516</v>
+        <v>84462</v>
       </c>
       <c r="F646" s="2">
-        <v>85516</v>
+        <v>84462</v>
       </c>
       <c r="G646" s="2">
-        <v>84686</v>
+        <v>83642</v>
       </c>
       <c r="H646" s="2">
-        <v>83855</v>
+        <v>82822</v>
       </c>
       <c r="I646" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="647" spans="1:9">
       <c r="A647" s="1">
         <v>646</v>
       </c>
       <c r="B647" s="1" t="s">
         <v>1335</v>
       </c>
       <c r="C647" s="1" t="s">
         <v>433</v>
       </c>
       <c r="D647" s="1" t="s">
         <v>1336</v>
       </c>
       <c r="E647" s="2">
         <v>113300</v>
       </c>
       <c r="F647" s="2">
         <v>113300</v>
       </c>
       <c r="G647" s="2">
@@ -24495,959 +24477,959 @@
       </c>
       <c r="G648" s="2">
         <v>140760</v>
       </c>
       <c r="H648" s="2">
         <v>139380</v>
       </c>
       <c r="I648" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="649" spans="1:9">
       <c r="A649" s="1">
         <v>648</v>
       </c>
       <c r="B649" s="1" t="s">
         <v>1339</v>
       </c>
       <c r="C649" s="1" t="s">
         <v>1340</v>
       </c>
       <c r="D649" s="1" t="s">
         <v>1341</v>
       </c>
       <c r="E649" s="2">
-        <v>438806</v>
+        <v>433738</v>
       </c>
       <c r="F649" s="2">
-        <v>438806</v>
+        <v>433738</v>
       </c>
       <c r="G649" s="2">
-        <v>434546</v>
+        <v>429527</v>
       </c>
       <c r="H649" s="2">
-        <v>430285</v>
+        <v>425316</v>
       </c>
       <c r="I649" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="650" spans="1:9">
       <c r="A650" s="1">
         <v>649</v>
       </c>
       <c r="B650" s="1" t="s">
         <v>1342</v>
       </c>
       <c r="C650" s="1" t="s">
         <v>1340</v>
       </c>
       <c r="D650" s="1" t="s">
         <v>1343</v>
       </c>
       <c r="E650" s="2">
-        <v>73156</v>
+        <v>72726</v>
       </c>
       <c r="F650" s="2">
-        <v>73156</v>
+        <v>72726</v>
       </c>
       <c r="G650" s="2">
-        <v>72446</v>
+        <v>72020</v>
       </c>
       <c r="H650" s="2">
-        <v>71735</v>
+        <v>71314</v>
       </c>
       <c r="I650" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="651" spans="1:9">
       <c r="A651" s="1">
         <v>650</v>
       </c>
       <c r="B651" s="1" t="s">
         <v>1344</v>
       </c>
       <c r="C651" s="1" t="s">
         <v>1340</v>
       </c>
       <c r="D651" s="1" t="s">
         <v>1345</v>
       </c>
       <c r="E651" s="2">
-        <v>731326</v>
+        <v>769233</v>
       </c>
       <c r="F651" s="2">
-        <v>731326</v>
+        <v>769233</v>
       </c>
       <c r="G651" s="2">
-        <v>724226</v>
+        <v>761765</v>
       </c>
       <c r="H651" s="2">
-        <v>717125</v>
+        <v>754296</v>
       </c>
       <c r="I651" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="652" spans="1:9">
       <c r="A652" s="1">
         <v>651</v>
       </c>
       <c r="B652" s="1" t="s">
         <v>1346</v>
       </c>
       <c r="C652" s="1" t="s">
         <v>1340</v>
       </c>
       <c r="D652" s="1" t="s">
         <v>1347</v>
       </c>
       <c r="E652" s="2">
-        <v>14963</v>
+        <v>15066</v>
       </c>
       <c r="F652" s="2">
-        <v>14963</v>
+        <v>15066</v>
       </c>
       <c r="G652" s="2">
-        <v>14818</v>
+        <v>14920</v>
       </c>
       <c r="H652" s="2">
-        <v>14672</v>
+        <v>14773</v>
       </c>
       <c r="I652" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="653" spans="1:9">
       <c r="A653" s="1">
         <v>652</v>
       </c>
       <c r="B653" s="1" t="s">
         <v>1348</v>
       </c>
       <c r="C653" s="1" t="s">
         <v>1340</v>
       </c>
       <c r="D653" s="1" t="s">
         <v>1349</v>
       </c>
       <c r="E653" s="2">
-        <v>1436424</v>
+        <v>1430879</v>
       </c>
       <c r="F653" s="2">
-        <v>1436424</v>
+        <v>1430879</v>
       </c>
       <c r="G653" s="2">
-        <v>1422478</v>
+        <v>1416987</v>
       </c>
       <c r="H653" s="2">
-        <v>1408532</v>
+        <v>1403095</v>
       </c>
       <c r="I653" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="654" spans="1:9">
       <c r="A654" s="1">
         <v>653</v>
       </c>
       <c r="B654" s="1" t="s">
         <v>1350</v>
       </c>
       <c r="C654" s="1" t="s">
         <v>1340</v>
       </c>
       <c r="D654" s="1" t="s">
         <v>1351</v>
       </c>
       <c r="E654" s="2">
-        <v>220544</v>
+        <v>224422</v>
       </c>
       <c r="F654" s="2">
-        <v>220544</v>
+        <v>224422</v>
       </c>
       <c r="G654" s="2">
-        <v>218402</v>
+        <v>222243</v>
       </c>
       <c r="H654" s="2">
-        <v>216261</v>
+        <v>220064</v>
       </c>
       <c r="I654" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="655" spans="1:9">
       <c r="A655" s="1">
         <v>654</v>
       </c>
       <c r="B655" s="1" t="s">
         <v>1352</v>
       </c>
       <c r="C655" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="D655" s="1" t="s">
         <v>1354</v>
       </c>
       <c r="E655" s="2">
-        <v>15289</v>
+        <v>15821</v>
       </c>
       <c r="F655" s="2">
-        <v>15289</v>
+        <v>15821</v>
       </c>
       <c r="G655" s="2">
-        <v>15141</v>
+        <v>15667</v>
       </c>
       <c r="H655" s="2">
-        <v>14992</v>
+        <v>15514</v>
       </c>
       <c r="I655" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="656" spans="1:9">
       <c r="A656" s="1">
         <v>655</v>
       </c>
       <c r="B656" s="1" t="s">
         <v>1355</v>
       </c>
       <c r="C656" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="D656" s="1" t="s">
         <v>1356</v>
       </c>
       <c r="E656" s="2">
-        <v>46938</v>
+        <v>48024</v>
       </c>
       <c r="F656" s="2">
-        <v>46938</v>
+        <v>48024</v>
       </c>
       <c r="G656" s="2">
-        <v>46482</v>
+        <v>47558</v>
       </c>
       <c r="H656" s="2">
-        <v>46027</v>
+        <v>47091</v>
       </c>
       <c r="I656" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="657" spans="1:9">
       <c r="A657" s="1">
         <v>656</v>
       </c>
       <c r="B657" s="1" t="s">
         <v>1357</v>
       </c>
       <c r="C657" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="D657" s="1" t="s">
         <v>1358</v>
       </c>
       <c r="E657" s="2">
-        <v>77496</v>
+        <v>79233</v>
       </c>
       <c r="F657" s="2">
-        <v>77496</v>
+        <v>79233</v>
       </c>
       <c r="G657" s="2">
-        <v>76744</v>
+        <v>78464</v>
       </c>
       <c r="H657" s="2">
-        <v>75991</v>
+        <v>77694</v>
       </c>
       <c r="I657" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="658" spans="1:9">
       <c r="A658" s="1">
         <v>657</v>
       </c>
       <c r="B658" s="1" t="s">
         <v>1359</v>
       </c>
       <c r="C658" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="D658" s="1" t="s">
         <v>1360</v>
       </c>
       <c r="E658" s="2">
-        <v>155766</v>
+        <v>160191</v>
       </c>
       <c r="F658" s="2">
-        <v>155766</v>
+        <v>160191</v>
       </c>
       <c r="G658" s="2">
-        <v>154254</v>
+        <v>158636</v>
       </c>
       <c r="H658" s="2">
-        <v>152741</v>
+        <v>157080</v>
       </c>
       <c r="I658" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="659" spans="1:9">
       <c r="A659" s="1">
         <v>658</v>
       </c>
       <c r="B659" s="1" t="s">
         <v>1361</v>
       </c>
       <c r="C659" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="D659" s="1" t="s">
         <v>1362</v>
       </c>
       <c r="E659" s="2">
-        <v>235850</v>
+        <v>242076</v>
       </c>
       <c r="F659" s="2">
-        <v>235850</v>
+        <v>242076</v>
       </c>
       <c r="G659" s="2">
-        <v>233561</v>
+        <v>239726</v>
       </c>
       <c r="H659" s="2">
-        <v>231271</v>
+        <v>237375</v>
       </c>
       <c r="I659" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="660" spans="1:9">
       <c r="A660" s="1">
         <v>659</v>
       </c>
       <c r="B660" s="1" t="s">
         <v>1363</v>
       </c>
       <c r="C660" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="D660" s="1" t="s">
         <v>1364</v>
       </c>
       <c r="E660" s="2">
-        <v>490501</v>
+        <v>483371</v>
       </c>
       <c r="F660" s="2">
-        <v>490501</v>
+        <v>483371</v>
       </c>
       <c r="G660" s="2">
-        <v>485739</v>
+        <v>478678</v>
       </c>
       <c r="H660" s="2">
-        <v>480977</v>
+        <v>473985</v>
       </c>
       <c r="I660" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="661" spans="1:9">
       <c r="A661" s="1">
         <v>660</v>
       </c>
       <c r="B661" s="1" t="s">
         <v>1365</v>
       </c>
       <c r="C661" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="D661" s="1" t="s">
         <v>1366</v>
       </c>
       <c r="E661" s="2">
-        <v>774539</v>
+        <v>798860</v>
       </c>
       <c r="F661" s="2">
-        <v>774539</v>
+        <v>798860</v>
       </c>
       <c r="G661" s="2">
-        <v>767020</v>
+        <v>791104</v>
       </c>
       <c r="H661" s="2">
-        <v>759500</v>
+        <v>783348</v>
       </c>
       <c r="I661" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="662" spans="1:9">
       <c r="A662" s="1">
         <v>661</v>
       </c>
       <c r="B662" s="1" t="s">
         <v>1367</v>
       </c>
       <c r="C662" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="D662" s="1" t="s">
         <v>1368</v>
       </c>
       <c r="E662" s="2">
-        <v>1557270</v>
+        <v>1599812</v>
       </c>
       <c r="F662" s="2">
-        <v>1557270</v>
+        <v>1599812</v>
       </c>
       <c r="G662" s="2">
-        <v>1542151</v>
+        <v>1584280</v>
       </c>
       <c r="H662" s="2">
-        <v>1527032</v>
+        <v>1568748</v>
       </c>
       <c r="I662" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="663" spans="1:9">
       <c r="A663" s="1">
         <v>662</v>
       </c>
       <c r="B663" s="1" t="s">
         <v>1369</v>
       </c>
       <c r="C663" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="D663" s="1" t="s">
         <v>1370</v>
       </c>
       <c r="E663" s="2">
         <v>3142022</v>
       </c>
       <c r="F663" s="2">
         <v>3142022</v>
       </c>
       <c r="G663" s="2">
         <v>3111517</v>
       </c>
       <c r="H663" s="2">
         <v>3081012</v>
       </c>
       <c r="I663" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="664" spans="1:9">
       <c r="A664" s="1">
         <v>663</v>
       </c>
       <c r="B664" s="1" t="s">
         <v>1371</v>
       </c>
       <c r="C664" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D664" s="1" t="s">
         <v>1372</v>
       </c>
       <c r="E664" s="2">
-        <v>102871</v>
+        <v>102794</v>
       </c>
       <c r="F664" s="2">
-        <v>102871</v>
+        <v>102794</v>
       </c>
       <c r="G664" s="2">
-        <v>101873</v>
+        <v>101796</v>
       </c>
       <c r="H664" s="2">
-        <v>100874</v>
+        <v>100798</v>
       </c>
       <c r="I664" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="665" spans="1:9">
       <c r="A665" s="1">
         <v>664</v>
       </c>
       <c r="B665" s="1" t="s">
         <v>1373</v>
       </c>
       <c r="C665" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D665" s="1" t="s">
         <v>1374</v>
       </c>
       <c r="E665" s="2">
-        <v>11155</v>
+        <v>11215</v>
       </c>
       <c r="F665" s="2">
-        <v>11155</v>
+        <v>11215</v>
       </c>
       <c r="G665" s="2">
-        <v>11047</v>
+        <v>11106</v>
       </c>
       <c r="H665" s="2">
-        <v>10938</v>
+        <v>10997</v>
       </c>
       <c r="I665" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="666" spans="1:9">
       <c r="A666" s="1">
         <v>665</v>
       </c>
       <c r="B666" s="1" t="s">
         <v>1375</v>
       </c>
       <c r="C666" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D666" s="1" t="s">
         <v>1376</v>
       </c>
       <c r="E666" s="2">
-        <v>154335</v>
+        <v>154423</v>
       </c>
       <c r="F666" s="2">
-        <v>154335</v>
+        <v>154423</v>
       </c>
       <c r="G666" s="2">
-        <v>152837</v>
+        <v>152924</v>
       </c>
       <c r="H666" s="2">
-        <v>151338</v>
+        <v>151424</v>
       </c>
       <c r="I666" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="667" spans="1:9">
       <c r="A667" s="1">
         <v>666</v>
       </c>
       <c r="B667" s="1" t="s">
         <v>1377</v>
       </c>
       <c r="C667" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D667" s="1" t="s">
         <v>1378</v>
       </c>
       <c r="E667" s="2">
-        <v>15442</v>
+        <v>15450</v>
       </c>
       <c r="F667" s="2">
-        <v>15442</v>
+        <v>15450</v>
       </c>
       <c r="G667" s="2">
-        <v>15292</v>
+        <v>15300</v>
       </c>
       <c r="H667" s="2">
-        <v>15142</v>
+        <v>15150</v>
       </c>
       <c r="I667" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="668" spans="1:9">
       <c r="A668" s="1">
         <v>667</v>
       </c>
       <c r="B668" s="1" t="s">
         <v>1379</v>
       </c>
       <c r="C668" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D668" s="1" t="s">
         <v>1380</v>
       </c>
       <c r="E668" s="2">
         <v>25740</v>
       </c>
       <c r="F668" s="2">
         <v>25740</v>
       </c>
       <c r="G668" s="2">
         <v>25490</v>
       </c>
       <c r="H668" s="2">
         <v>25240</v>
       </c>
       <c r="I668" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="669" spans="1:9">
       <c r="A669" s="1">
         <v>668</v>
       </c>
       <c r="B669" s="1" t="s">
         <v>1381</v>
       </c>
       <c r="C669" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D669" s="1" t="s">
         <v>1382</v>
       </c>
       <c r="E669" s="2">
-        <v>6278</v>
+        <v>5773</v>
       </c>
       <c r="F669" s="2">
-        <v>6278</v>
+        <v>5773</v>
       </c>
       <c r="G669" s="2">
-        <v>6217</v>
+        <v>5717</v>
       </c>
       <c r="H669" s="2">
-        <v>6156</v>
+        <v>5661</v>
       </c>
       <c r="I669" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="670" spans="1:9">
       <c r="A670" s="1">
         <v>669</v>
       </c>
       <c r="B670" s="1" t="s">
         <v>1383</v>
       </c>
       <c r="C670" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D670" s="1" t="s">
         <v>1384</v>
       </c>
       <c r="E670" s="2">
-        <v>30895</v>
+        <v>30905</v>
       </c>
       <c r="F670" s="2">
-        <v>30895</v>
+        <v>30905</v>
       </c>
       <c r="G670" s="2">
-        <v>30595</v>
+        <v>30605</v>
       </c>
       <c r="H670" s="2">
-        <v>30295</v>
+        <v>30305</v>
       </c>
       <c r="I670" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="671" spans="1:9">
       <c r="A671" s="1">
         <v>670</v>
       </c>
       <c r="B671" s="1" t="s">
         <v>1385</v>
       </c>
       <c r="C671" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D671" s="1" t="s">
         <v>1386</v>
       </c>
       <c r="E671" s="2">
-        <v>41143</v>
+        <v>41288</v>
       </c>
       <c r="F671" s="2">
-        <v>41143</v>
+        <v>41288</v>
       </c>
       <c r="G671" s="2">
-        <v>40744</v>
+        <v>40887</v>
       </c>
       <c r="H671" s="2">
-        <v>40344</v>
+        <v>40486</v>
       </c>
       <c r="I671" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="672" spans="1:9">
       <c r="A672" s="1">
         <v>671</v>
       </c>
       <c r="B672" s="1" t="s">
         <v>1387</v>
       </c>
       <c r="C672" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D672" s="1" t="s">
         <v>1388</v>
       </c>
       <c r="E672" s="2">
         <v>51485</v>
       </c>
       <c r="F672" s="2">
         <v>51485</v>
       </c>
       <c r="G672" s="2">
         <v>50985</v>
       </c>
       <c r="H672" s="2">
         <v>50485</v>
       </c>
       <c r="I672" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="673" spans="1:9">
       <c r="A673" s="1">
         <v>672</v>
       </c>
       <c r="B673" s="1" t="s">
         <v>1389</v>
       </c>
       <c r="C673" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D673" s="1" t="s">
         <v>1390</v>
       </c>
       <c r="E673" s="2">
-        <v>6020</v>
+        <v>6058</v>
       </c>
       <c r="F673" s="2">
-        <v>6020</v>
+        <v>6058</v>
       </c>
       <c r="G673" s="2">
-        <v>5962</v>
+        <v>6000</v>
       </c>
       <c r="H673" s="2">
-        <v>5903</v>
+        <v>5941</v>
       </c>
       <c r="I673" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="674" spans="1:9">
       <c r="A674" s="1">
         <v>673</v>
       </c>
       <c r="B674" s="1" t="s">
         <v>1391</v>
       </c>
       <c r="C674" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D674" s="1" t="s">
         <v>1392</v>
       </c>
       <c r="E674" s="2">
-        <v>61795</v>
+        <v>61790</v>
       </c>
       <c r="F674" s="2">
-        <v>61795</v>
+        <v>61790</v>
       </c>
       <c r="G674" s="2">
-        <v>61195</v>
+        <v>61190</v>
       </c>
       <c r="H674" s="2">
-        <v>60595</v>
+        <v>60590</v>
       </c>
       <c r="I674" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="675" spans="1:9">
       <c r="A675" s="1">
         <v>674</v>
       </c>
       <c r="B675" s="1" t="s">
         <v>1393</v>
       </c>
       <c r="C675" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D675" s="1" t="s">
         <v>1394</v>
       </c>
       <c r="E675" s="2">
-        <v>72049</v>
+        <v>72213</v>
       </c>
       <c r="F675" s="2">
-        <v>72049</v>
+        <v>72213</v>
       </c>
       <c r="G675" s="2">
-        <v>71349</v>
+        <v>71512</v>
       </c>
       <c r="H675" s="2">
-        <v>70650</v>
+        <v>70811</v>
       </c>
       <c r="I675" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="676" spans="1:9">
       <c r="A676" s="1">
         <v>675</v>
       </c>
       <c r="B676" s="1" t="s">
         <v>1395</v>
       </c>
       <c r="C676" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D676" s="1" t="s">
         <v>1396</v>
       </c>
       <c r="E676" s="2">
-        <v>82307</v>
+        <v>82467</v>
       </c>
       <c r="F676" s="2">
-        <v>82307</v>
+        <v>82467</v>
       </c>
       <c r="G676" s="2">
-        <v>81508</v>
+        <v>81666</v>
       </c>
       <c r="H676" s="2">
-        <v>80709</v>
+        <v>80866</v>
       </c>
       <c r="I676" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="677" spans="1:9">
       <c r="A677" s="1">
         <v>676</v>
       </c>
       <c r="B677" s="1" t="s">
         <v>1397</v>
       </c>
       <c r="C677" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D677" s="1" t="s">
         <v>1398</v>
       </c>
       <c r="E677" s="2">
-        <v>63288</v>
+        <v>63216</v>
       </c>
       <c r="F677" s="2">
-        <v>63288</v>
+        <v>63216</v>
       </c>
       <c r="G677" s="2">
-        <v>62674</v>
+        <v>62603</v>
       </c>
       <c r="H677" s="2">
-        <v>62059</v>
+        <v>61989</v>
       </c>
       <c r="I677" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="678" spans="1:9">
       <c r="A678" s="1">
         <v>677</v>
       </c>
       <c r="B678" s="1" t="s">
         <v>1399</v>
       </c>
       <c r="C678" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D678" s="1" t="s">
         <v>1400</v>
       </c>
       <c r="E678" s="2">
-        <v>122235</v>
+        <v>121360</v>
       </c>
       <c r="F678" s="2">
-        <v>122235</v>
+        <v>121360</v>
       </c>
       <c r="G678" s="2">
-        <v>121049</v>
+        <v>120182</v>
       </c>
       <c r="H678" s="2">
-        <v>119862</v>
+        <v>119003</v>
       </c>
       <c r="I678" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="679" spans="1:9">
       <c r="A679" s="1">
         <v>678</v>
       </c>
       <c r="B679" s="1" t="s">
         <v>1401</v>
       </c>
       <c r="C679" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D679" s="1" t="s">
         <v>1402</v>
       </c>
       <c r="E679" s="2">
-        <v>198785</v>
+        <v>196138</v>
       </c>
       <c r="F679" s="2">
-        <v>198785</v>
+        <v>196138</v>
       </c>
       <c r="G679" s="2">
-        <v>196855</v>
+        <v>194234</v>
       </c>
       <c r="H679" s="2">
-        <v>194925</v>
+        <v>192329</v>
       </c>
       <c r="I679" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="680" spans="1:9">
       <c r="A680" s="1">
         <v>679</v>
       </c>
       <c r="B680" s="1" t="s">
         <v>1403</v>
       </c>
       <c r="C680" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D680" s="1" t="s">
         <v>1404</v>
       </c>
       <c r="E680" s="2">
-        <v>308794</v>
+        <v>304288</v>
       </c>
       <c r="F680" s="2">
-        <v>308794</v>
+        <v>304288</v>
       </c>
       <c r="G680" s="2">
-        <v>305796</v>
+        <v>301334</v>
       </c>
       <c r="H680" s="2">
-        <v>302798</v>
+        <v>298379</v>
       </c>
       <c r="I680" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="681" spans="1:9">
       <c r="A681" s="1">
         <v>680</v>
       </c>
       <c r="B681" s="1" t="s">
         <v>1405</v>
       </c>
       <c r="C681" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D681" s="1" t="s">
         <v>1406</v>
       </c>
       <c r="E681" s="2">
         <v>494722</v>
       </c>
       <c r="F681" s="2">
         <v>494722</v>
       </c>
       <c r="G681" s="2">
@@ -25481,379 +25463,379 @@
       </c>
       <c r="G682" s="2">
         <v>14984</v>
       </c>
       <c r="H682" s="2">
         <v>14837</v>
       </c>
       <c r="I682" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="683" spans="1:9">
       <c r="A683" s="1">
         <v>682</v>
       </c>
       <c r="B683" s="1" t="s">
         <v>1409</v>
       </c>
       <c r="C683" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D683" s="1" t="s">
         <v>1410</v>
       </c>
       <c r="E683" s="2">
-        <v>4120</v>
+        <v>3971</v>
       </c>
       <c r="F683" s="2">
-        <v>4120</v>
+        <v>3971</v>
       </c>
       <c r="G683" s="2">
-        <v>4080</v>
+        <v>3932</v>
       </c>
       <c r="H683" s="2">
-        <v>4040</v>
+        <v>3894</v>
       </c>
       <c r="I683" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="684" spans="1:9">
       <c r="A684" s="1">
         <v>683</v>
       </c>
       <c r="B684" s="1" t="s">
         <v>1411</v>
       </c>
       <c r="C684" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D684" s="1" t="s">
         <v>1412</v>
       </c>
       <c r="E684" s="2">
-        <v>7627</v>
+        <v>7988</v>
       </c>
       <c r="F684" s="2">
-        <v>7627</v>
+        <v>7988</v>
       </c>
       <c r="G684" s="2">
-        <v>7553</v>
+        <v>7910</v>
       </c>
       <c r="H684" s="2">
-        <v>7479</v>
+        <v>7833</v>
       </c>
       <c r="I684" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="685" spans="1:9">
       <c r="A685" s="1">
         <v>684</v>
       </c>
       <c r="B685" s="1" t="s">
         <v>1413</v>
       </c>
       <c r="C685" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D685" s="1" t="s">
         <v>1414</v>
       </c>
       <c r="E685" s="2">
-        <v>14781</v>
+        <v>14945</v>
       </c>
       <c r="F685" s="2">
-        <v>14781</v>
+        <v>14945</v>
       </c>
       <c r="G685" s="2">
-        <v>14637</v>
+        <v>14800</v>
       </c>
       <c r="H685" s="2">
-        <v>14494</v>
+        <v>14655</v>
       </c>
       <c r="I685" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="686" spans="1:9">
       <c r="A686" s="1">
         <v>685</v>
       </c>
       <c r="B686" s="1" t="s">
         <v>1415</v>
       </c>
       <c r="C686" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D686" s="1" t="s">
         <v>1416</v>
       </c>
       <c r="E686" s="2">
-        <v>22567</v>
+        <v>23700</v>
       </c>
       <c r="F686" s="2">
-        <v>22567</v>
+        <v>23700</v>
       </c>
       <c r="G686" s="2">
-        <v>22348</v>
+        <v>23470</v>
       </c>
       <c r="H686" s="2">
-        <v>22129</v>
+        <v>23240</v>
       </c>
       <c r="I686" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="687" spans="1:9">
       <c r="A687" s="1">
         <v>686</v>
       </c>
       <c r="B687" s="1" t="s">
         <v>1417</v>
       </c>
       <c r="C687" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D687" s="1" t="s">
         <v>1418</v>
       </c>
       <c r="E687" s="2">
-        <v>29046</v>
+        <v>30025</v>
       </c>
       <c r="F687" s="2">
-        <v>29046</v>
+        <v>30025</v>
       </c>
       <c r="G687" s="2">
-        <v>28764</v>
+        <v>29733</v>
       </c>
       <c r="H687" s="2">
-        <v>28482</v>
+        <v>29442</v>
       </c>
       <c r="I687" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="688" spans="1:9">
       <c r="A688" s="1">
         <v>687</v>
       </c>
       <c r="B688" s="1" t="s">
         <v>1419</v>
       </c>
       <c r="C688" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D688" s="1" t="s">
         <v>1420</v>
       </c>
       <c r="E688" s="2">
-        <v>36256</v>
+        <v>37106</v>
       </c>
       <c r="F688" s="2">
-        <v>36256</v>
+        <v>37106</v>
       </c>
       <c r="G688" s="2">
-        <v>35904</v>
+        <v>36746</v>
       </c>
       <c r="H688" s="2">
-        <v>35552</v>
+        <v>36385</v>
       </c>
       <c r="I688" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="689" spans="1:9">
       <c r="A689" s="1">
         <v>688</v>
       </c>
       <c r="B689" s="1" t="s">
         <v>1421</v>
       </c>
       <c r="C689" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D689" s="1" t="s">
         <v>1422</v>
       </c>
       <c r="E689" s="2">
         <v>23690</v>
       </c>
       <c r="F689" s="2">
         <v>23690</v>
       </c>
       <c r="G689" s="2">
         <v>23460</v>
       </c>
       <c r="H689" s="2">
         <v>23230</v>
       </c>
       <c r="I689" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="690" spans="1:9">
       <c r="A690" s="1">
         <v>689</v>
       </c>
       <c r="B690" s="1" t="s">
         <v>1423</v>
       </c>
       <c r="C690" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D690" s="1" t="s">
         <v>1424</v>
       </c>
       <c r="E690" s="2">
-        <v>72486</v>
+        <v>73053</v>
       </c>
       <c r="F690" s="2">
-        <v>72486</v>
+        <v>73053</v>
       </c>
       <c r="G690" s="2">
-        <v>71783</v>
+        <v>72344</v>
       </c>
       <c r="H690" s="2">
-        <v>71079</v>
+        <v>71634</v>
       </c>
       <c r="I690" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="691" spans="1:9">
       <c r="A691" s="1">
         <v>690</v>
       </c>
       <c r="B691" s="1" t="s">
         <v>1425</v>
       </c>
       <c r="C691" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D691" s="1" t="s">
         <v>1426</v>
       </c>
       <c r="E691" s="2">
-        <v>29180</v>
+        <v>32445</v>
       </c>
       <c r="F691" s="2">
-        <v>29180</v>
+        <v>32445</v>
       </c>
       <c r="G691" s="2">
-        <v>28897</v>
+        <v>32130</v>
       </c>
       <c r="H691" s="2">
-        <v>28613</v>
+        <v>31815</v>
       </c>
       <c r="I691" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="692" spans="1:9">
       <c r="A692" s="1">
         <v>691</v>
       </c>
       <c r="B692" s="1" t="s">
         <v>1427</v>
       </c>
       <c r="C692" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D692" s="1" t="s">
         <v>1428</v>
       </c>
       <c r="E692" s="2">
-        <v>59998</v>
+        <v>60204</v>
       </c>
       <c r="F692" s="2">
-        <v>59998</v>
+        <v>60204</v>
       </c>
       <c r="G692" s="2">
-        <v>59415</v>
+        <v>59619</v>
       </c>
       <c r="H692" s="2">
-        <v>58833</v>
+        <v>59035</v>
       </c>
       <c r="I692" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="693" spans="1:9">
       <c r="A693" s="1">
         <v>692</v>
       </c>
       <c r="B693" s="1" t="s">
         <v>1429</v>
       </c>
       <c r="C693" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D693" s="1" t="s">
         <v>1430</v>
       </c>
       <c r="E693" s="2">
-        <v>89893</v>
+        <v>88915</v>
       </c>
       <c r="F693" s="2">
-        <v>89893</v>
+        <v>88915</v>
       </c>
       <c r="G693" s="2">
-        <v>89021</v>
+        <v>88052</v>
       </c>
       <c r="H693" s="2">
-        <v>88148</v>
+        <v>87188</v>
       </c>
       <c r="I693" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="694" spans="1:9">
       <c r="A694" s="1">
         <v>693</v>
       </c>
       <c r="B694" s="1" t="s">
         <v>1431</v>
       </c>
       <c r="C694" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D694" s="1" t="s">
         <v>1432</v>
       </c>
       <c r="E694" s="2">
-        <v>124913</v>
+        <v>126510</v>
       </c>
       <c r="F694" s="2">
-        <v>124913</v>
+        <v>126510</v>
       </c>
       <c r="G694" s="2">
-        <v>123701</v>
+        <v>125282</v>
       </c>
       <c r="H694" s="2">
-        <v>122488</v>
+        <v>124053</v>
       </c>
       <c r="I694" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="695" spans="1:9">
       <c r="A695" s="1">
         <v>694</v>
       </c>
       <c r="B695" s="1" t="s">
         <v>1433</v>
       </c>
       <c r="C695" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D695" s="1" t="s">
         <v>1434</v>
       </c>
       <c r="E695" s="2">
         <v>6134</v>
       </c>
       <c r="F695" s="2">
         <v>6134</v>
       </c>
       <c r="G695" s="2">
@@ -25945,60 +25927,60 @@
       </c>
       <c r="G698" s="2">
         <v>977439</v>
       </c>
       <c r="H698" s="2">
         <v>967857</v>
       </c>
       <c r="I698" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="699" spans="1:9">
       <c r="A699" s="1">
         <v>698</v>
       </c>
       <c r="B699" s="1" t="s">
         <v>1441</v>
       </c>
       <c r="C699" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D699" s="1" t="s">
         <v>1442</v>
       </c>
       <c r="E699" s="2">
-        <v>98365</v>
+        <v>98350</v>
       </c>
       <c r="F699" s="2">
-        <v>98365</v>
+        <v>98350</v>
       </c>
       <c r="G699" s="2">
-        <v>97410</v>
+        <v>97395</v>
       </c>
       <c r="H699" s="2">
-        <v>96455</v>
+        <v>96440</v>
       </c>
       <c r="I699" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="700" spans="1:9">
       <c r="A700" s="1">
         <v>699</v>
       </c>
       <c r="B700" s="1" t="s">
         <v>1443</v>
       </c>
       <c r="C700" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D700" s="1" t="s">
         <v>1444</v>
       </c>
       <c r="E700" s="2">
         <v>35890</v>
       </c>
       <c r="F700" s="2">
         <v>35890</v>
       </c>
       <c r="G700" s="2">
@@ -26032,60 +26014,60 @@
       </c>
       <c r="G701" s="2">
         <v>6487</v>
       </c>
       <c r="H701" s="2">
         <v>6424</v>
       </c>
       <c r="I701" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="702" spans="1:9">
       <c r="A702" s="1">
         <v>701</v>
       </c>
       <c r="B702" s="1" t="s">
         <v>1447</v>
       </c>
       <c r="C702" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D702" s="1" t="s">
         <v>1448</v>
       </c>
       <c r="E702" s="2">
-        <v>39150</v>
+        <v>37317</v>
       </c>
       <c r="F702" s="2">
-        <v>39150</v>
+        <v>37317</v>
       </c>
       <c r="G702" s="2">
-        <v>38770</v>
+        <v>36955</v>
       </c>
       <c r="H702" s="2">
-        <v>38390</v>
+        <v>36592</v>
       </c>
       <c r="I702" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="703" spans="1:9">
       <c r="A703" s="1">
         <v>702</v>
       </c>
       <c r="B703" s="1" t="s">
         <v>1449</v>
       </c>
       <c r="C703" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D703" s="1" t="s">
         <v>1450</v>
       </c>
       <c r="E703" s="2">
         <v>9378</v>
       </c>
       <c r="F703" s="2">
         <v>9378</v>
       </c>
       <c r="G703" s="2">
@@ -26148,814 +26130,814 @@
       </c>
       <c r="G705" s="2">
         <v>13627</v>
       </c>
       <c r="H705" s="2">
         <v>13494</v>
       </c>
       <c r="I705" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="706" spans="1:9">
       <c r="A706" s="1">
         <v>705</v>
       </c>
       <c r="B706" s="1" t="s">
         <v>1455</v>
       </c>
       <c r="C706" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D706" s="1" t="s">
         <v>1456</v>
       </c>
       <c r="E706" s="2">
-        <v>64575</v>
+        <v>54204</v>
       </c>
       <c r="F706" s="2">
-        <v>64575</v>
+        <v>54204</v>
       </c>
       <c r="G706" s="2">
-        <v>63948</v>
+        <v>53678</v>
       </c>
       <c r="H706" s="2">
-        <v>63321</v>
+        <v>53151</v>
       </c>
       <c r="I706" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="707" spans="1:9">
       <c r="A707" s="1">
         <v>706</v>
       </c>
       <c r="B707" s="1" t="s">
         <v>1457</v>
       </c>
       <c r="C707" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D707" s="1" t="s">
         <v>1458</v>
       </c>
       <c r="E707" s="2">
         <v>102511</v>
       </c>
       <c r="F707" s="2">
         <v>102511</v>
       </c>
       <c r="G707" s="2">
         <v>101516</v>
       </c>
       <c r="H707" s="2">
         <v>100520</v>
       </c>
       <c r="I707" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="708" spans="1:9">
       <c r="A708" s="1">
         <v>707</v>
       </c>
       <c r="B708" s="1" t="s">
         <v>1459</v>
       </c>
       <c r="C708" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D708" s="1" t="s">
         <v>1460</v>
       </c>
       <c r="E708" s="2">
-        <v>17984</v>
+        <v>18035</v>
       </c>
       <c r="F708" s="2">
-        <v>17984</v>
+        <v>18035</v>
       </c>
       <c r="G708" s="2">
-        <v>17809</v>
+        <v>17860</v>
       </c>
       <c r="H708" s="2">
-        <v>17635</v>
+        <v>17685</v>
       </c>
       <c r="I708" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="709" spans="1:9">
       <c r="A709" s="1">
         <v>708</v>
       </c>
       <c r="B709" s="1" t="s">
         <v>1461</v>
       </c>
       <c r="C709" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D709" s="1" t="s">
         <v>1462</v>
       </c>
       <c r="E709" s="2">
-        <v>15538</v>
+        <v>16788</v>
       </c>
       <c r="F709" s="2">
-        <v>15538</v>
+        <v>16788</v>
       </c>
       <c r="G709" s="2">
-        <v>15387</v>
+        <v>16625</v>
       </c>
       <c r="H709" s="2">
-        <v>15236</v>
+        <v>16462</v>
       </c>
       <c r="I709" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="710" spans="1:9">
       <c r="A710" s="1">
         <v>709</v>
       </c>
       <c r="B710" s="1" t="s">
         <v>1463</v>
       </c>
       <c r="C710" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D710" s="1" t="s">
         <v>1464</v>
       </c>
       <c r="E710" s="2">
-        <v>178480</v>
+        <v>185738</v>
       </c>
       <c r="F710" s="2">
-        <v>178480</v>
+        <v>185738</v>
       </c>
       <c r="G710" s="2">
-        <v>176748</v>
+        <v>183935</v>
       </c>
       <c r="H710" s="2">
-        <v>175015</v>
+        <v>182131</v>
       </c>
       <c r="I710" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="711" spans="1:9">
       <c r="A711" s="1">
         <v>710</v>
       </c>
       <c r="B711" s="1" t="s">
         <v>1465</v>
       </c>
       <c r="C711" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D711" s="1" t="s">
         <v>1466</v>
       </c>
       <c r="E711" s="2">
-        <v>178480</v>
+        <v>184043</v>
       </c>
       <c r="F711" s="2">
-        <v>178480</v>
+        <v>184043</v>
       </c>
       <c r="G711" s="2">
-        <v>176748</v>
+        <v>182257</v>
       </c>
       <c r="H711" s="2">
-        <v>175015</v>
+        <v>180470</v>
       </c>
       <c r="I711" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="712" spans="1:9">
       <c r="A712" s="1">
         <v>711</v>
       </c>
       <c r="B712" s="1" t="s">
         <v>1467</v>
       </c>
       <c r="C712" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D712" s="1" t="s">
         <v>1468</v>
       </c>
       <c r="E712" s="2">
-        <v>241602</v>
+        <v>251072</v>
       </c>
       <c r="F712" s="2">
-        <v>241602</v>
+        <v>251072</v>
       </c>
       <c r="G712" s="2">
-        <v>239256</v>
+        <v>248634</v>
       </c>
       <c r="H712" s="2">
-        <v>236911</v>
+        <v>246197</v>
       </c>
       <c r="I712" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="713" spans="1:9">
       <c r="A713" s="1">
         <v>712</v>
       </c>
       <c r="B713" s="1" t="s">
         <v>1469</v>
       </c>
       <c r="C713" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D713" s="1" t="s">
         <v>1470</v>
       </c>
       <c r="E713" s="2">
-        <v>260770</v>
+        <v>267671</v>
       </c>
       <c r="F713" s="2">
-        <v>260770</v>
+        <v>267671</v>
       </c>
       <c r="G713" s="2">
-        <v>258239</v>
+        <v>265073</v>
       </c>
       <c r="H713" s="2">
-        <v>255707</v>
+        <v>262474</v>
       </c>
       <c r="I713" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="714" spans="1:9">
       <c r="A714" s="1">
         <v>713</v>
       </c>
       <c r="B714" s="1" t="s">
         <v>1471</v>
       </c>
       <c r="C714" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D714" s="1" t="s">
         <v>1472</v>
       </c>
       <c r="E714" s="2">
-        <v>322972</v>
+        <v>334837</v>
       </c>
       <c r="F714" s="2">
-        <v>322972</v>
+        <v>334837</v>
       </c>
       <c r="G714" s="2">
-        <v>319836</v>
+        <v>331586</v>
       </c>
       <c r="H714" s="2">
-        <v>316701</v>
+        <v>328335</v>
       </c>
       <c r="I714" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="715" spans="1:9">
       <c r="A715" s="1">
         <v>714</v>
       </c>
       <c r="B715" s="1" t="s">
         <v>1473</v>
       </c>
       <c r="C715" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D715" s="1" t="s">
         <v>1474</v>
       </c>
       <c r="E715" s="2">
-        <v>391241</v>
+        <v>418778</v>
       </c>
       <c r="F715" s="2">
-        <v>391241</v>
+        <v>418778</v>
       </c>
       <c r="G715" s="2">
-        <v>387443</v>
+        <v>414713</v>
       </c>
       <c r="H715" s="2">
-        <v>383644</v>
+        <v>410647</v>
       </c>
       <c r="I715" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="716" spans="1:9">
       <c r="A716" s="1">
         <v>715</v>
       </c>
       <c r="B716" s="1" t="s">
         <v>1475</v>
       </c>
       <c r="C716" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D716" s="1" t="s">
         <v>1476</v>
       </c>
       <c r="E716" s="2">
-        <v>483652</v>
+        <v>502406</v>
       </c>
       <c r="F716" s="2">
-        <v>483652</v>
+        <v>502406</v>
       </c>
       <c r="G716" s="2">
-        <v>478956</v>
+        <v>497528</v>
       </c>
       <c r="H716" s="2">
-        <v>474261</v>
+        <v>492651</v>
       </c>
       <c r="I716" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="717" spans="1:9">
       <c r="A717" s="1">
         <v>716</v>
       </c>
       <c r="B717" s="1" t="s">
         <v>1477</v>
       </c>
       <c r="C717" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D717" s="1" t="s">
         <v>1478</v>
       </c>
       <c r="E717" s="2">
-        <v>563992</v>
+        <v>586171</v>
       </c>
       <c r="F717" s="2">
-        <v>563992</v>
+        <v>586171</v>
       </c>
       <c r="G717" s="2">
-        <v>558516</v>
+        <v>580480</v>
       </c>
       <c r="H717" s="2">
-        <v>553041</v>
+        <v>574789</v>
       </c>
       <c r="I717" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="718" spans="1:9">
       <c r="A718" s="1">
         <v>717</v>
       </c>
       <c r="B718" s="1" t="s">
         <v>1479</v>
       </c>
       <c r="C718" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D718" s="1" t="s">
         <v>1480</v>
       </c>
       <c r="E718" s="2">
-        <v>632330</v>
+        <v>664160</v>
       </c>
       <c r="F718" s="2">
-        <v>632330</v>
+        <v>664160</v>
       </c>
       <c r="G718" s="2">
-        <v>626191</v>
+        <v>657712</v>
       </c>
       <c r="H718" s="2">
-        <v>620052</v>
+        <v>651264</v>
       </c>
       <c r="I718" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="719" spans="1:9">
       <c r="A719" s="1">
         <v>718</v>
       </c>
       <c r="B719" s="1" t="s">
         <v>1481</v>
       </c>
       <c r="C719" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D719" s="1" t="s">
         <v>1482</v>
       </c>
       <c r="E719" s="2">
-        <v>731114</v>
+        <v>753562</v>
       </c>
       <c r="F719" s="2">
-        <v>731114</v>
+        <v>753562</v>
       </c>
       <c r="G719" s="2">
-        <v>724015</v>
+        <v>746246</v>
       </c>
       <c r="H719" s="2">
-        <v>716917</v>
+        <v>738930</v>
       </c>
       <c r="I719" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="720" spans="1:9">
       <c r="A720" s="1">
         <v>719</v>
       </c>
       <c r="B720" s="1" t="s">
         <v>1483</v>
       </c>
       <c r="C720" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D720" s="1" t="s">
         <v>1484</v>
       </c>
       <c r="E720" s="2">
-        <v>31956</v>
+        <v>33251</v>
       </c>
       <c r="F720" s="2">
-        <v>31956</v>
+        <v>33251</v>
       </c>
       <c r="G720" s="2">
-        <v>31646</v>
+        <v>32929</v>
       </c>
       <c r="H720" s="2">
-        <v>31335</v>
+        <v>32606</v>
       </c>
       <c r="I720" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="721" spans="1:9">
       <c r="A721" s="1">
         <v>720</v>
       </c>
       <c r="B721" s="1" t="s">
         <v>1485</v>
       </c>
       <c r="C721" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D721" s="1" t="s">
         <v>1486</v>
       </c>
       <c r="E721" s="2">
-        <v>782635</v>
+        <v>829176</v>
       </c>
       <c r="F721" s="2">
-        <v>782635</v>
+        <v>829176</v>
       </c>
       <c r="G721" s="2">
-        <v>775037</v>
+        <v>821126</v>
       </c>
       <c r="H721" s="2">
-        <v>767438</v>
+        <v>813075</v>
       </c>
       <c r="I721" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="722" spans="1:9">
       <c r="A722" s="1">
         <v>721</v>
       </c>
       <c r="B722" s="1" t="s">
         <v>1487</v>
       </c>
       <c r="C722" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D722" s="1" t="s">
         <v>1488</v>
       </c>
       <c r="E722" s="2">
         <v>861002</v>
       </c>
       <c r="F722" s="2">
         <v>861002</v>
       </c>
       <c r="G722" s="2">
         <v>852642</v>
       </c>
       <c r="H722" s="2">
         <v>844283</v>
       </c>
       <c r="I722" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="723" spans="1:9">
       <c r="A723" s="1">
         <v>722</v>
       </c>
       <c r="B723" s="1" t="s">
         <v>1489</v>
       </c>
       <c r="C723" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D723" s="1" t="s">
         <v>1490</v>
       </c>
       <c r="E723" s="2">
-        <v>886382</v>
+        <v>913618</v>
       </c>
       <c r="F723" s="2">
-        <v>886382</v>
+        <v>913618</v>
       </c>
       <c r="G723" s="2">
-        <v>877776</v>
+        <v>904748</v>
       </c>
       <c r="H723" s="2">
-        <v>869171</v>
+        <v>895878</v>
       </c>
       <c r="I723" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="724" spans="1:9">
       <c r="A724" s="1">
         <v>723</v>
       </c>
       <c r="B724" s="1" t="s">
         <v>1491</v>
       </c>
       <c r="C724" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D724" s="1" t="s">
         <v>1492</v>
       </c>
       <c r="E724" s="2">
-        <v>948662</v>
+        <v>1005030</v>
       </c>
       <c r="F724" s="2">
-        <v>948662</v>
+        <v>1005030</v>
       </c>
       <c r="G724" s="2">
-        <v>939452</v>
+        <v>995272</v>
       </c>
       <c r="H724" s="2">
-        <v>930241</v>
+        <v>985515</v>
       </c>
       <c r="I724" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="725" spans="1:9">
       <c r="A725" s="1">
         <v>724</v>
       </c>
       <c r="B725" s="1" t="s">
         <v>1493</v>
       </c>
       <c r="C725" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D725" s="1" t="s">
         <v>1494</v>
       </c>
       <c r="E725" s="2">
-        <v>1186001</v>
+        <v>1224817</v>
       </c>
       <c r="F725" s="2">
-        <v>1186001</v>
+        <v>1224817</v>
       </c>
       <c r="G725" s="2">
-        <v>1174486</v>
+        <v>1212926</v>
       </c>
       <c r="H725" s="2">
-        <v>1162972</v>
+        <v>1201034</v>
       </c>
       <c r="I725" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="726" spans="1:9">
       <c r="A726" s="1">
         <v>725</v>
       </c>
       <c r="B726" s="1" t="s">
         <v>1495</v>
       </c>
       <c r="C726" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D726" s="1" t="s">
         <v>1496</v>
       </c>
       <c r="E726" s="2">
-        <v>48218</v>
+        <v>49851</v>
       </c>
       <c r="F726" s="2">
-        <v>48218</v>
+        <v>49851</v>
       </c>
       <c r="G726" s="2">
-        <v>47750</v>
+        <v>49367</v>
       </c>
       <c r="H726" s="2">
-        <v>47282</v>
+        <v>48883</v>
       </c>
       <c r="I726" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="727" spans="1:9">
       <c r="A727" s="1">
         <v>726</v>
       </c>
       <c r="B727" s="1" t="s">
         <v>1497</v>
       </c>
       <c r="C727" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D727" s="1" t="s">
         <v>1498</v>
       </c>
       <c r="E727" s="2">
-        <v>64291</v>
+        <v>66450</v>
       </c>
       <c r="F727" s="2">
-        <v>64291</v>
+        <v>66450</v>
       </c>
       <c r="G727" s="2">
-        <v>63666</v>
+        <v>65805</v>
       </c>
       <c r="H727" s="2">
-        <v>63042</v>
+        <v>65160</v>
       </c>
       <c r="I727" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="728" spans="1:9">
       <c r="A728" s="1">
         <v>727</v>
       </c>
       <c r="B728" s="1" t="s">
         <v>1499</v>
       </c>
       <c r="C728" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D728" s="1" t="s">
         <v>1500</v>
       </c>
       <c r="E728" s="2">
-        <v>78152</v>
+        <v>83402</v>
       </c>
       <c r="F728" s="2">
-        <v>78152</v>
+        <v>83402</v>
       </c>
       <c r="G728" s="2">
-        <v>77394</v>
+        <v>82592</v>
       </c>
       <c r="H728" s="2">
-        <v>76635</v>
+        <v>81783</v>
       </c>
       <c r="I728" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="729" spans="1:9">
       <c r="A729" s="1">
         <v>728</v>
       </c>
       <c r="B729" s="1" t="s">
         <v>1501</v>
       </c>
       <c r="C729" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D729" s="1" t="s">
         <v>1502</v>
       </c>
       <c r="E729" s="2">
         <v>96436</v>
       </c>
       <c r="F729" s="2">
         <v>96436</v>
       </c>
       <c r="G729" s="2">
         <v>95500</v>
       </c>
       <c r="H729" s="2">
         <v>94563</v>
       </c>
       <c r="I729" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="730" spans="1:9">
       <c r="A730" s="1">
         <v>729</v>
       </c>
       <c r="B730" s="1" t="s">
         <v>1503</v>
       </c>
       <c r="C730" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D730" s="1" t="s">
         <v>1504</v>
       </c>
       <c r="E730" s="2">
-        <v>96372</v>
+        <v>100280</v>
       </c>
       <c r="F730" s="2">
-        <v>96372</v>
+        <v>100280</v>
       </c>
       <c r="G730" s="2">
-        <v>95436</v>
+        <v>99306</v>
       </c>
       <c r="H730" s="2">
-        <v>94501</v>
+        <v>98333</v>
       </c>
       <c r="I730" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="731" spans="1:9">
       <c r="A731" s="1">
         <v>730</v>
       </c>
       <c r="B731" s="1" t="s">
         <v>1505</v>
       </c>
       <c r="C731" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D731" s="1" t="s">
         <v>1506</v>
       </c>
       <c r="E731" s="2">
-        <v>112358</v>
+        <v>116879</v>
       </c>
       <c r="F731" s="2">
-        <v>112358</v>
+        <v>116879</v>
       </c>
       <c r="G731" s="2">
-        <v>111267</v>
+        <v>115745</v>
       </c>
       <c r="H731" s="2">
-        <v>110176</v>
+        <v>114610</v>
       </c>
       <c r="I731" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="732" spans="1:9">
       <c r="A732" s="1">
         <v>731</v>
       </c>
       <c r="B732" s="1" t="s">
         <v>1507</v>
       </c>
       <c r="C732" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D732" s="1" t="s">
         <v>1508</v>
       </c>
       <c r="E732" s="2">
-        <v>156414</v>
+        <v>165856</v>
       </c>
       <c r="F732" s="2">
-        <v>156414</v>
+        <v>165856</v>
       </c>
       <c r="G732" s="2">
-        <v>154895</v>
+        <v>164246</v>
       </c>
       <c r="H732" s="2">
-        <v>153377</v>
+        <v>162635</v>
       </c>
       <c r="I732" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="733" spans="1:9">
       <c r="A733" s="1">
         <v>732</v>
       </c>
       <c r="B733" s="1" t="s">
         <v>1509</v>
       </c>
       <c r="C733" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D733" s="1" t="s">
         <v>1510</v>
       </c>
       <c r="E733" s="2">
         <v>49492</v>
       </c>
       <c r="F733" s="2">
         <v>49492</v>
       </c>
       <c r="G733" s="2">
@@ -27047,205 +27029,205 @@
       </c>
       <c r="G736" s="2">
         <v>15308</v>
       </c>
       <c r="H736" s="2">
         <v>15158</v>
       </c>
       <c r="I736" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="737" spans="1:9">
       <c r="A737" s="1">
         <v>736</v>
       </c>
       <c r="B737" s="1" t="s">
         <v>1516</v>
       </c>
       <c r="C737" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D737" s="1" t="s">
         <v>1517</v>
       </c>
       <c r="E737" s="2">
-        <v>18025</v>
+        <v>21515</v>
       </c>
       <c r="F737" s="2">
-        <v>18025</v>
+        <v>21515</v>
       </c>
       <c r="G737" s="2">
-        <v>17850</v>
+        <v>21306</v>
       </c>
       <c r="H737" s="2">
-        <v>17675</v>
+        <v>21097</v>
       </c>
       <c r="I737" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="738" spans="1:9">
       <c r="A738" s="1">
         <v>737</v>
       </c>
       <c r="B738" s="1" t="s">
         <v>1518</v>
       </c>
       <c r="C738" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="D738" s="1" t="s">
         <v>1520</v>
       </c>
       <c r="E738" s="2">
         <v>6932</v>
       </c>
       <c r="F738" s="2">
         <v>6932</v>
       </c>
       <c r="G738" s="2">
         <v>6865</v>
       </c>
       <c r="H738" s="2">
         <v>6797</v>
       </c>
       <c r="I738" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="739" spans="1:9">
       <c r="A739" s="1">
         <v>738</v>
       </c>
       <c r="B739" s="1" t="s">
         <v>1521</v>
       </c>
       <c r="C739" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="D739" s="1" t="s">
         <v>1522</v>
       </c>
       <c r="E739" s="2">
+        <v>70138</v>
+      </c>
+      <c r="F739" s="2">
+        <v>70138</v>
+      </c>
+      <c r="G739" s="2">
         <v>69457</v>
       </c>
-      <c r="F739" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="H739" s="2">
-        <v>68108</v>
+        <v>68776</v>
       </c>
       <c r="I739" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="740" spans="1:9">
       <c r="A740" s="1">
         <v>739</v>
       </c>
       <c r="B740" s="1" t="s">
         <v>1523</v>
       </c>
       <c r="C740" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="D740" s="1" t="s">
         <v>1524</v>
       </c>
       <c r="E740" s="2">
-        <v>98982</v>
+        <v>99601</v>
       </c>
       <c r="F740" s="2">
-        <v>98982</v>
+        <v>99601</v>
       </c>
       <c r="G740" s="2">
-        <v>98021</v>
+        <v>98634</v>
       </c>
       <c r="H740" s="2">
-        <v>97060</v>
+        <v>97667</v>
       </c>
       <c r="I740" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="741" spans="1:9">
       <c r="A741" s="1">
         <v>740</v>
       </c>
       <c r="B741" s="1" t="s">
         <v>1525</v>
       </c>
       <c r="C741" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="D741" s="1" t="s">
         <v>1526</v>
       </c>
       <c r="E741" s="2">
-        <v>132381</v>
+        <v>135480</v>
       </c>
       <c r="F741" s="2">
-        <v>132381</v>
+        <v>135480</v>
       </c>
       <c r="G741" s="2">
-        <v>131096</v>
+        <v>134165</v>
       </c>
       <c r="H741" s="2">
-        <v>129810</v>
+        <v>132849</v>
       </c>
       <c r="I741" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="742" spans="1:9">
       <c r="A742" s="1">
         <v>741</v>
       </c>
       <c r="B742" s="1" t="s">
         <v>1527</v>
       </c>
       <c r="C742" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="D742" s="1" t="s">
         <v>1528</v>
       </c>
       <c r="E742" s="2">
-        <v>211021</v>
+        <v>212054</v>
       </c>
       <c r="F742" s="2">
-        <v>211021</v>
+        <v>212054</v>
       </c>
       <c r="G742" s="2">
-        <v>208973</v>
+        <v>209996</v>
       </c>
       <c r="H742" s="2">
-        <v>206924</v>
+        <v>207937</v>
       </c>
       <c r="I742" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="743" spans="1:9">
       <c r="A743" s="1">
         <v>742</v>
       </c>
       <c r="B743" s="1" t="s">
         <v>1529</v>
       </c>
       <c r="C743" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="D743" s="1" t="s">
         <v>1530</v>
       </c>
       <c r="E743" s="2">
         <v>486791</v>
       </c>
       <c r="F743" s="2">
         <v>486791</v>
       </c>
       <c r="G743" s="2">
@@ -27337,89 +27319,89 @@
       </c>
       <c r="G746" s="2">
         <v>21216</v>
       </c>
       <c r="H746" s="2">
         <v>21008</v>
       </c>
       <c r="I746" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="747" spans="1:9">
       <c r="A747" s="1">
         <v>746</v>
       </c>
       <c r="B747" s="1" t="s">
         <v>1537</v>
       </c>
       <c r="C747" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="D747" s="1" t="s">
         <v>1538</v>
       </c>
       <c r="E747" s="2">
-        <v>42209</v>
+        <v>40814</v>
       </c>
       <c r="F747" s="2">
-        <v>42209</v>
+        <v>40814</v>
       </c>
       <c r="G747" s="2">
-        <v>41800</v>
+        <v>40418</v>
       </c>
       <c r="H747" s="2">
-        <v>41390</v>
+        <v>40021</v>
       </c>
       <c r="I747" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="748" spans="1:9">
       <c r="A748" s="1">
         <v>747</v>
       </c>
       <c r="B748" s="1" t="s">
         <v>1539</v>
       </c>
       <c r="C748" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="D748" s="1" t="s">
         <v>1540</v>
       </c>
       <c r="E748" s="2">
-        <v>58017</v>
+        <v>58504</v>
       </c>
       <c r="F748" s="2">
-        <v>58017</v>
+        <v>58504</v>
       </c>
       <c r="G748" s="2">
-        <v>57454</v>
+        <v>57936</v>
       </c>
       <c r="H748" s="2">
-        <v>56890</v>
+        <v>57368</v>
       </c>
       <c r="I748" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="749" spans="1:9">
       <c r="A749" s="1">
         <v>748</v>
       </c>
       <c r="B749" s="1" t="s">
         <v>1541</v>
       </c>
       <c r="C749" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="D749" s="1" t="s">
         <v>1542</v>
       </c>
       <c r="E749" s="2">
         <v>136529</v>
       </c>
       <c r="F749" s="2">
         <v>136529</v>
       </c>
       <c r="G749" s="2">
@@ -27453,234 +27435,234 @@
       </c>
       <c r="G750" s="2">
         <v>13613</v>
       </c>
       <c r="H750" s="2">
         <v>13479</v>
       </c>
       <c r="I750" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="751" spans="1:9">
       <c r="A751" s="1">
         <v>750</v>
       </c>
       <c r="B751" s="1" t="s">
         <v>1545</v>
       </c>
       <c r="C751" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="D751" s="1" t="s">
         <v>1546</v>
       </c>
       <c r="E751" s="2">
-        <v>41226</v>
+        <v>40832</v>
       </c>
       <c r="F751" s="2">
-        <v>41226</v>
+        <v>40832</v>
       </c>
       <c r="G751" s="2">
-        <v>40826</v>
+        <v>40436</v>
       </c>
       <c r="H751" s="2">
-        <v>40425</v>
+        <v>40039</v>
       </c>
       <c r="I751" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="752" spans="1:9">
       <c r="A752" s="1">
         <v>751</v>
       </c>
       <c r="B752" s="1" t="s">
         <v>1547</v>
       </c>
       <c r="C752" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="D752" s="1" t="s">
         <v>1548</v>
       </c>
       <c r="E752" s="2">
-        <v>69036</v>
+        <v>68061</v>
       </c>
       <c r="F752" s="2">
-        <v>69036</v>
+        <v>68061</v>
       </c>
       <c r="G752" s="2">
-        <v>68366</v>
+        <v>67401</v>
       </c>
       <c r="H752" s="2">
-        <v>67695</v>
+        <v>66740</v>
       </c>
       <c r="I752" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="753" spans="1:9">
       <c r="A753" s="1">
         <v>752</v>
       </c>
       <c r="B753" s="1" t="s">
         <v>1549</v>
       </c>
       <c r="C753" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="D753" s="1" t="s">
         <v>1550</v>
       </c>
       <c r="E753" s="2">
         <v>27784</v>
       </c>
       <c r="F753" s="2">
         <v>27784</v>
       </c>
       <c r="G753" s="2">
         <v>27515</v>
       </c>
       <c r="H753" s="2">
         <v>27245</v>
       </c>
       <c r="I753" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="754" spans="1:9">
       <c r="A754" s="1">
         <v>753</v>
       </c>
       <c r="B754" s="1" t="s">
         <v>1551</v>
       </c>
       <c r="C754" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="D754" s="1" t="s">
         <v>1552</v>
       </c>
       <c r="E754" s="2">
-        <v>58107</v>
+        <v>56010</v>
       </c>
       <c r="F754" s="2">
-        <v>58107</v>
+        <v>56010</v>
       </c>
       <c r="G754" s="2">
-        <v>57543</v>
+        <v>55467</v>
       </c>
       <c r="H754" s="2">
-        <v>56979</v>
+        <v>54923</v>
       </c>
       <c r="I754" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="755" spans="1:9">
       <c r="A755" s="1">
         <v>754</v>
       </c>
       <c r="B755" s="1" t="s">
         <v>1553</v>
       </c>
       <c r="C755" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="D755" s="1" t="s">
         <v>1554</v>
       </c>
       <c r="E755" s="2">
-        <v>87148</v>
+        <v>83989</v>
       </c>
       <c r="F755" s="2">
-        <v>87148</v>
+        <v>83989</v>
       </c>
       <c r="G755" s="2">
-        <v>86302</v>
+        <v>83174</v>
       </c>
       <c r="H755" s="2">
-        <v>85456</v>
+        <v>82358</v>
       </c>
       <c r="I755" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="756" spans="1:9">
       <c r="A756" s="1">
         <v>755</v>
       </c>
       <c r="B756" s="1" t="s">
         <v>1555</v>
       </c>
       <c r="C756" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="D756" s="1" t="s">
         <v>1556</v>
       </c>
       <c r="E756" s="2">
-        <v>116189</v>
+        <v>111968</v>
       </c>
       <c r="F756" s="2">
-        <v>116189</v>
+        <v>111968</v>
       </c>
       <c r="G756" s="2">
-        <v>115061</v>
+        <v>110881</v>
       </c>
       <c r="H756" s="2">
-        <v>113933</v>
+        <v>109794</v>
       </c>
       <c r="I756" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="757" spans="1:9">
       <c r="A757" s="1">
         <v>756</v>
       </c>
       <c r="B757" s="1" t="s">
         <v>1557</v>
       </c>
       <c r="C757" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="D757" s="1" t="s">
         <v>1558</v>
       </c>
       <c r="E757" s="2">
-        <v>145230</v>
+        <v>139948</v>
       </c>
       <c r="F757" s="2">
-        <v>145230</v>
+        <v>139948</v>
       </c>
       <c r="G757" s="2">
-        <v>143820</v>
+        <v>138589</v>
       </c>
       <c r="H757" s="2">
-        <v>142410</v>
+        <v>137231</v>
       </c>
       <c r="I757" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="758" spans="1:9">
       <c r="A758" s="1">
         <v>757</v>
       </c>
       <c r="B758" s="1" t="s">
         <v>1559</v>
       </c>
       <c r="C758" s="1" t="s">
         <v>1560</v>
       </c>
       <c r="D758" s="1" t="s">
         <v>1561</v>
       </c>
       <c r="E758" s="2">
         <v>2058</v>
       </c>
       <c r="F758" s="2">
         <v>2058</v>
       </c>
       <c r="G758" s="2">
@@ -27975,176 +27957,176 @@
       </c>
       <c r="G768" s="2">
         <v>18764</v>
       </c>
       <c r="H768" s="2">
         <v>18580</v>
       </c>
       <c r="I768" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="769" spans="1:9">
       <c r="A769" s="1">
         <v>768</v>
       </c>
       <c r="B769" s="1" t="s">
         <v>1583</v>
       </c>
       <c r="C769" s="1" t="s">
         <v>1579</v>
       </c>
       <c r="D769" s="1" t="s">
         <v>1584</v>
       </c>
       <c r="E769" s="2">
-        <v>36015</v>
+        <v>37897</v>
       </c>
       <c r="F769" s="2">
-        <v>36015</v>
+        <v>37897</v>
       </c>
       <c r="G769" s="2">
-        <v>35665</v>
+        <v>37529</v>
       </c>
       <c r="H769" s="2">
-        <v>35316</v>
+        <v>37161</v>
       </c>
       <c r="I769" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="770" spans="1:9">
       <c r="A770" s="1">
         <v>769</v>
       </c>
       <c r="B770" s="1" t="s">
         <v>1585</v>
       </c>
       <c r="C770" s="1" t="s">
         <v>1579</v>
       </c>
       <c r="D770" s="1" t="s">
         <v>1586</v>
       </c>
       <c r="E770" s="2">
-        <v>72004</v>
+        <v>71388</v>
       </c>
       <c r="F770" s="2">
-        <v>72004</v>
+        <v>71388</v>
       </c>
       <c r="G770" s="2">
-        <v>71305</v>
+        <v>70695</v>
       </c>
       <c r="H770" s="2">
-        <v>70606</v>
+        <v>70002</v>
       </c>
       <c r="I770" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="771" spans="1:9">
       <c r="A771" s="1">
         <v>770</v>
       </c>
       <c r="B771" s="1" t="s">
         <v>1587</v>
       </c>
       <c r="C771" s="1" t="s">
         <v>1579</v>
       </c>
       <c r="D771" s="1" t="s">
         <v>1588</v>
       </c>
       <c r="E771" s="2">
-        <v>179972</v>
+        <v>178432</v>
       </c>
       <c r="F771" s="2">
-        <v>179972</v>
+        <v>178432</v>
       </c>
       <c r="G771" s="2">
-        <v>178225</v>
+        <v>176700</v>
       </c>
       <c r="H771" s="2">
-        <v>176477</v>
+        <v>174967</v>
       </c>
       <c r="I771" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="772" spans="1:9">
       <c r="A772" s="1">
         <v>771</v>
       </c>
       <c r="B772" s="1" t="s">
         <v>1589</v>
       </c>
       <c r="C772" s="1" t="s">
         <v>1579</v>
       </c>
       <c r="D772" s="1" t="s">
         <v>1590</v>
       </c>
       <c r="E772" s="2">
-        <v>360187</v>
+        <v>356838</v>
       </c>
       <c r="F772" s="2">
-        <v>360187</v>
+        <v>356838</v>
       </c>
       <c r="G772" s="2">
-        <v>356690</v>
+        <v>353374</v>
       </c>
       <c r="H772" s="2">
-        <v>353193</v>
+        <v>349909</v>
       </c>
       <c r="I772" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="773" spans="1:9">
       <c r="A773" s="1">
         <v>772</v>
       </c>
       <c r="B773" s="1" t="s">
         <v>1591</v>
       </c>
       <c r="C773" s="1" t="s">
         <v>1579</v>
       </c>
       <c r="D773" s="1" t="s">
         <v>1592</v>
       </c>
       <c r="E773" s="2">
-        <v>779728</v>
+        <v>717928</v>
       </c>
       <c r="F773" s="2">
-        <v>779728</v>
+        <v>717928</v>
       </c>
       <c r="G773" s="2">
-        <v>772157</v>
+        <v>710957</v>
       </c>
       <c r="H773" s="2">
-        <v>764587</v>
+        <v>703987</v>
       </c>
       <c r="I773" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="774" spans="1:9">
       <c r="A774" s="1">
         <v>773</v>
       </c>
       <c r="B774" s="1" t="s">
         <v>1593</v>
       </c>
       <c r="C774" s="1" t="s">
         <v>1579</v>
       </c>
       <c r="D774" s="1" t="s">
         <v>1594</v>
       </c>
       <c r="E774" s="2">
         <v>1799478</v>
       </c>
       <c r="F774" s="2">
         <v>1799478</v>
       </c>
       <c r="G774" s="2">
@@ -28178,60 +28160,60 @@
       </c>
       <c r="G775" s="2">
         <v>10270</v>
       </c>
       <c r="H775" s="2">
         <v>10170</v>
       </c>
       <c r="I775" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="776" spans="1:9">
       <c r="A776" s="1">
         <v>775</v>
       </c>
       <c r="B776" s="1" t="s">
         <v>1598</v>
       </c>
       <c r="C776" s="1" t="s">
         <v>1596</v>
       </c>
       <c r="D776" s="1" t="s">
         <v>1599</v>
       </c>
       <c r="E776" s="2">
-        <v>341368</v>
+        <v>354758</v>
       </c>
       <c r="F776" s="2">
-        <v>341368</v>
+        <v>354758</v>
       </c>
       <c r="G776" s="2">
-        <v>338054</v>
+        <v>351314</v>
       </c>
       <c r="H776" s="2">
-        <v>334739</v>
+        <v>347869</v>
       </c>
       <c r="I776" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="777" spans="1:9">
       <c r="A777" s="1">
         <v>776</v>
       </c>
       <c r="B777" s="1" t="s">
         <v>1600</v>
       </c>
       <c r="C777" s="1" t="s">
         <v>1596</v>
       </c>
       <c r="D777" s="1" t="s">
         <v>1601</v>
       </c>
       <c r="E777" s="2">
         <v>313234</v>
       </c>
       <c r="F777" s="2">
         <v>313234</v>
       </c>
       <c r="G777" s="2">
@@ -28265,60 +28247,60 @@
       </c>
       <c r="G778" s="2">
         <v>485265</v>
       </c>
       <c r="H778" s="2">
         <v>480508</v>
       </c>
       <c r="I778" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="779" spans="1:9">
       <c r="A779" s="1">
         <v>778</v>
       </c>
       <c r="B779" s="1" t="s">
         <v>1604</v>
       </c>
       <c r="C779" s="1" t="s">
         <v>1596</v>
       </c>
       <c r="D779" s="1" t="s">
         <v>1605</v>
       </c>
       <c r="E779" s="2">
-        <v>680725</v>
+        <v>673982</v>
       </c>
       <c r="F779" s="2">
-        <v>680725</v>
+        <v>673982</v>
       </c>
       <c r="G779" s="2">
-        <v>674116</v>
+        <v>667438</v>
       </c>
       <c r="H779" s="2">
-        <v>667507</v>
+        <v>660895</v>
       </c>
       <c r="I779" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="780" spans="1:9">
       <c r="A780" s="1">
         <v>779</v>
       </c>
       <c r="B780" s="1" t="s">
         <v>1606</v>
       </c>
       <c r="C780" s="1" t="s">
         <v>1596</v>
       </c>
       <c r="D780" s="1" t="s">
         <v>1607</v>
       </c>
       <c r="E780" s="2">
         <v>16068</v>
       </c>
       <c r="F780" s="2">
         <v>16068</v>
       </c>
       <c r="G780" s="2">
@@ -28352,60 +28334,60 @@
       </c>
       <c r="G781" s="2">
         <v>20655</v>
       </c>
       <c r="H781" s="2">
         <v>20453</v>
       </c>
       <c r="I781" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="782" spans="1:9">
       <c r="A782" s="1">
         <v>781</v>
       </c>
       <c r="B782" s="1" t="s">
         <v>1610</v>
       </c>
       <c r="C782" s="1" t="s">
         <v>1596</v>
       </c>
       <c r="D782" s="1" t="s">
         <v>1611</v>
       </c>
       <c r="E782" s="2">
-        <v>36920</v>
+        <v>33661</v>
       </c>
       <c r="F782" s="2">
-        <v>36920</v>
+        <v>33661</v>
       </c>
       <c r="G782" s="2">
-        <v>36562</v>
+        <v>33335</v>
       </c>
       <c r="H782" s="2">
-        <v>36203</v>
+        <v>33008</v>
       </c>
       <c r="I782" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="783" spans="1:9">
       <c r="A783" s="1">
         <v>782</v>
       </c>
       <c r="B783" s="1" t="s">
         <v>1612</v>
       </c>
       <c r="C783" s="1" t="s">
         <v>1596</v>
       </c>
       <c r="D783" s="1" t="s">
         <v>1613</v>
       </c>
       <c r="E783" s="2">
         <v>30591</v>
       </c>
       <c r="F783" s="2">
         <v>30591</v>
       </c>
       <c r="G783" s="2">
@@ -28555,60 +28537,60 @@
       </c>
       <c r="G788" s="2">
         <v>333114</v>
       </c>
       <c r="H788" s="2">
         <v>329848</v>
       </c>
       <c r="I788" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="789" spans="1:9">
       <c r="A789" s="1">
         <v>788</v>
       </c>
       <c r="B789" s="1" t="s">
         <v>1624</v>
       </c>
       <c r="C789" s="1" t="s">
         <v>1596</v>
       </c>
       <c r="D789" s="1" t="s">
         <v>1625</v>
       </c>
       <c r="E789" s="2">
-        <v>37003</v>
+        <v>34714</v>
       </c>
       <c r="F789" s="2">
-        <v>37003</v>
+        <v>34714</v>
       </c>
       <c r="G789" s="2">
-        <v>36644</v>
+        <v>34377</v>
       </c>
       <c r="H789" s="2">
-        <v>36284</v>
+        <v>34040</v>
       </c>
       <c r="I789" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="790" spans="1:9">
       <c r="A790" s="1">
         <v>789</v>
       </c>
       <c r="B790" s="1" t="s">
         <v>1626</v>
       </c>
       <c r="C790" s="1" t="s">
         <v>1627</v>
       </c>
       <c r="D790" s="1" t="s">
         <v>1628</v>
       </c>
       <c r="E790" s="2">
         <v>14327</v>
       </c>
       <c r="F790" s="2">
         <v>14327</v>
       </c>
       <c r="G790" s="2">
@@ -28845,60 +28827,60 @@
       </c>
       <c r="G798" s="2">
         <v>372921</v>
       </c>
       <c r="H798" s="2">
         <v>369265</v>
       </c>
       <c r="I798" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="799" spans="1:9">
       <c r="A799" s="1">
         <v>798</v>
       </c>
       <c r="B799" s="1" t="s">
         <v>1645</v>
       </c>
       <c r="C799" s="1" t="s">
         <v>1627</v>
       </c>
       <c r="D799" s="1" t="s">
         <v>1646</v>
       </c>
       <c r="E799" s="2">
-        <v>427296</v>
+        <v>479520</v>
       </c>
       <c r="F799" s="2">
-        <v>427296</v>
+        <v>479520</v>
       </c>
       <c r="G799" s="2">
-        <v>423147</v>
+        <v>474864</v>
       </c>
       <c r="H799" s="2">
-        <v>418999</v>
+        <v>470209</v>
       </c>
       <c r="I799" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="800" spans="1:9">
       <c r="A800" s="1">
         <v>799</v>
       </c>
       <c r="B800" s="1" t="s">
         <v>1647</v>
       </c>
       <c r="C800" s="1" t="s">
         <v>1648</v>
       </c>
       <c r="D800" s="1" t="s">
         <v>1649</v>
       </c>
       <c r="E800" s="2">
         <v>12827</v>
       </c>
       <c r="F800" s="2">
         <v>12827</v>
       </c>
       <c r="G800" s="2">
@@ -29222,118 +29204,118 @@
       </c>
       <c r="G811" s="2">
         <v>114242</v>
       </c>
       <c r="H811" s="2">
         <v>113122</v>
       </c>
       <c r="I811" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="812" spans="1:9">
       <c r="A812" s="1">
         <v>811</v>
       </c>
       <c r="B812" s="1" t="s">
         <v>1672</v>
       </c>
       <c r="C812" s="1" t="s">
         <v>1673</v>
       </c>
       <c r="D812" s="1" t="s">
         <v>1674</v>
       </c>
       <c r="E812" s="2">
-        <v>9079</v>
+        <v>9299</v>
       </c>
       <c r="F812" s="2">
-        <v>9079</v>
+        <v>9299</v>
       </c>
       <c r="G812" s="2">
-        <v>8991</v>
+        <v>9209</v>
       </c>
       <c r="H812" s="2">
-        <v>8903</v>
+        <v>9118</v>
       </c>
       <c r="I812" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="813" spans="1:9">
       <c r="A813" s="1">
         <v>812</v>
       </c>
       <c r="B813" s="1" t="s">
         <v>1675</v>
       </c>
       <c r="C813" s="1" t="s">
         <v>1673</v>
       </c>
       <c r="D813" s="1" t="s">
         <v>1676</v>
       </c>
       <c r="E813" s="2">
         <v>343663</v>
       </c>
       <c r="F813" s="2">
         <v>343663</v>
       </c>
       <c r="G813" s="2">
         <v>340326</v>
       </c>
       <c r="H813" s="2">
         <v>336990</v>
       </c>
       <c r="I813" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="814" spans="1:9">
       <c r="A814" s="1">
         <v>813</v>
       </c>
       <c r="B814" s="1" t="s">
         <v>1677</v>
       </c>
       <c r="C814" s="1" t="s">
         <v>1673</v>
       </c>
       <c r="D814" s="1" t="s">
         <v>1678</v>
       </c>
       <c r="E814" s="2">
-        <v>453695</v>
+        <v>464676</v>
       </c>
       <c r="F814" s="2">
-        <v>453695</v>
+        <v>464676</v>
       </c>
       <c r="G814" s="2">
-        <v>449291</v>
+        <v>460165</v>
       </c>
       <c r="H814" s="2">
-        <v>444886</v>
+        <v>455653</v>
       </c>
       <c r="I814" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="815" spans="1:9">
       <c r="A815" s="1">
         <v>814</v>
       </c>
       <c r="B815" s="1" t="s">
         <v>1679</v>
       </c>
       <c r="C815" s="1" t="s">
         <v>1673</v>
       </c>
       <c r="D815" s="1" t="s">
         <v>1680</v>
       </c>
       <c r="E815" s="2">
         <v>515481</v>
       </c>
       <c r="F815" s="2">
         <v>515481</v>
       </c>
       <c r="G815" s="2">
@@ -29396,176 +29378,176 @@
       </c>
       <c r="G817" s="2">
         <v>8427</v>
       </c>
       <c r="H817" s="2">
         <v>8345</v>
       </c>
       <c r="I817" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="818" spans="1:9">
       <c r="A818" s="1">
         <v>817</v>
       </c>
       <c r="B818" s="1" t="s">
         <v>1685</v>
       </c>
       <c r="C818" s="1" t="s">
         <v>1673</v>
       </c>
       <c r="D818" s="1" t="s">
         <v>1686</v>
       </c>
       <c r="E818" s="2">
-        <v>24206</v>
+        <v>24792</v>
       </c>
       <c r="F818" s="2">
-        <v>24206</v>
+        <v>24792</v>
       </c>
       <c r="G818" s="2">
-        <v>23971</v>
+        <v>24551</v>
       </c>
       <c r="H818" s="2">
-        <v>23736</v>
+        <v>24311</v>
       </c>
       <c r="I818" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="819" spans="1:9">
       <c r="A819" s="1">
         <v>818</v>
       </c>
       <c r="B819" s="1" t="s">
         <v>1687</v>
       </c>
       <c r="C819" s="1" t="s">
         <v>1673</v>
       </c>
       <c r="D819" s="1" t="s">
         <v>1688</v>
       </c>
       <c r="E819" s="2">
         <v>34390</v>
       </c>
       <c r="F819" s="2">
         <v>34390</v>
       </c>
       <c r="G819" s="2">
         <v>34056</v>
       </c>
       <c r="H819" s="2">
         <v>33722</v>
       </c>
       <c r="I819" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="820" spans="1:9">
       <c r="A820" s="1">
         <v>819</v>
       </c>
       <c r="B820" s="1" t="s">
         <v>1689</v>
       </c>
       <c r="C820" s="1" t="s">
         <v>1673</v>
       </c>
       <c r="D820" s="1" t="s">
         <v>1690</v>
       </c>
       <c r="E820" s="2">
-        <v>45393</v>
+        <v>46492</v>
       </c>
       <c r="F820" s="2">
-        <v>45393</v>
+        <v>46492</v>
       </c>
       <c r="G820" s="2">
-        <v>44952</v>
+        <v>46041</v>
       </c>
       <c r="H820" s="2">
-        <v>44512</v>
+        <v>45589</v>
       </c>
       <c r="I820" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="821" spans="1:9">
       <c r="A821" s="1">
         <v>820</v>
       </c>
       <c r="B821" s="1" t="s">
         <v>1691</v>
       </c>
       <c r="C821" s="1" t="s">
         <v>1673</v>
       </c>
       <c r="D821" s="1" t="s">
         <v>1692</v>
       </c>
       <c r="E821" s="2">
         <v>86892</v>
       </c>
       <c r="F821" s="2">
         <v>86892</v>
       </c>
       <c r="G821" s="2">
         <v>86048</v>
       </c>
       <c r="H821" s="2">
         <v>85205</v>
       </c>
       <c r="I821" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="822" spans="1:9">
       <c r="A822" s="1">
         <v>821</v>
       </c>
       <c r="B822" s="1" t="s">
         <v>1693</v>
       </c>
       <c r="C822" s="1" t="s">
         <v>1673</v>
       </c>
       <c r="D822" s="1" t="s">
         <v>1694</v>
       </c>
       <c r="E822" s="2">
-        <v>121005</v>
+        <v>123933</v>
       </c>
       <c r="F822" s="2">
-        <v>121005</v>
+        <v>123933</v>
       </c>
       <c r="G822" s="2">
-        <v>119831</v>
+        <v>122729</v>
       </c>
       <c r="H822" s="2">
-        <v>118656</v>
+        <v>121526</v>
       </c>
       <c r="I822" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="823" spans="1:9">
       <c r="A823" s="1">
         <v>822</v>
       </c>
       <c r="B823" s="1" t="s">
         <v>1695</v>
       </c>
       <c r="C823" s="1" t="s">
         <v>1673</v>
       </c>
       <c r="D823" s="1" t="s">
         <v>1696</v>
       </c>
       <c r="E823" s="2">
         <v>171844</v>
       </c>
       <c r="F823" s="2">
         <v>171844</v>
       </c>
       <c r="G823" s="2">
@@ -29918,729 +29900,642 @@
       </c>
       <c r="G835" s="2">
         <v>871276</v>
       </c>
       <c r="H835" s="2">
         <v>862734</v>
       </c>
       <c r="I835" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="836" spans="1:9">
       <c r="A836" s="1">
         <v>835</v>
       </c>
       <c r="B836" s="1" t="s">
         <v>1722</v>
       </c>
       <c r="C836" s="1" t="s">
         <v>1723</v>
       </c>
       <c r="D836" s="1" t="s">
         <v>1724</v>
       </c>
       <c r="E836" s="2">
-        <v>15563</v>
+        <v>16830</v>
       </c>
       <c r="F836" s="2">
-        <v>15563</v>
+        <v>16830</v>
       </c>
       <c r="G836" s="2">
-        <v>15412</v>
+        <v>16667</v>
       </c>
       <c r="H836" s="2">
-        <v>15261</v>
+        <v>16503</v>
       </c>
       <c r="I836" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="837" spans="1:9">
       <c r="A837" s="1">
         <v>836</v>
       </c>
       <c r="B837" s="1" t="s">
         <v>1725</v>
       </c>
       <c r="C837" s="1" t="s">
         <v>1723</v>
       </c>
       <c r="D837" s="1" t="s">
         <v>1726</v>
       </c>
       <c r="E837" s="2">
-        <v>77934</v>
+        <v>83049</v>
       </c>
       <c r="F837" s="2">
-        <v>77934</v>
+        <v>83049</v>
       </c>
       <c r="G837" s="2">
-        <v>77177</v>
+        <v>82243</v>
       </c>
       <c r="H837" s="2">
-        <v>76421</v>
+        <v>81436</v>
       </c>
       <c r="I837" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="838" spans="1:9">
       <c r="A838" s="1">
         <v>837</v>
       </c>
       <c r="B838" s="1" t="s">
         <v>1727</v>
       </c>
       <c r="C838" s="1" t="s">
         <v>1723</v>
       </c>
       <c r="D838" s="1" t="s">
         <v>1728</v>
       </c>
       <c r="E838" s="2">
-        <v>245559</v>
+        <v>261651</v>
       </c>
       <c r="F838" s="2">
-        <v>245559</v>
+        <v>261651</v>
       </c>
       <c r="G838" s="2">
-        <v>243175</v>
+        <v>259111</v>
       </c>
       <c r="H838" s="2">
-        <v>240791</v>
+        <v>256570</v>
       </c>
       <c r="I838" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="839" spans="1:9">
       <c r="A839" s="1">
         <v>838</v>
       </c>
       <c r="B839" s="1" t="s">
         <v>1729</v>
       </c>
       <c r="C839" s="1" t="s">
         <v>1723</v>
       </c>
       <c r="D839" s="1" t="s">
         <v>1730</v>
       </c>
       <c r="E839" s="2">
-        <v>472332</v>
+        <v>503289</v>
       </c>
       <c r="F839" s="2">
-        <v>472332</v>
+        <v>503289</v>
       </c>
       <c r="G839" s="2">
-        <v>467747</v>
+        <v>498403</v>
       </c>
       <c r="H839" s="2">
-        <v>463161</v>
+        <v>493516</v>
       </c>
       <c r="I839" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="840" spans="1:9">
       <c r="A840" s="1">
         <v>839</v>
       </c>
       <c r="B840" s="1" t="s">
         <v>1731</v>
       </c>
       <c r="C840" s="1" t="s">
         <v>1723</v>
       </c>
       <c r="D840" s="1" t="s">
         <v>1732</v>
       </c>
       <c r="E840" s="2">
-        <v>787843</v>
+        <v>839481</v>
       </c>
       <c r="F840" s="2">
-        <v>787843</v>
+        <v>839481</v>
       </c>
       <c r="G840" s="2">
-        <v>780194</v>
+        <v>831331</v>
       </c>
       <c r="H840" s="2">
-        <v>772545</v>
+        <v>823180</v>
       </c>
       <c r="I840" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="841" spans="1:9">
       <c r="A841" s="1">
         <v>840</v>
       </c>
       <c r="B841" s="1" t="s">
         <v>1733</v>
       </c>
       <c r="C841" s="1" t="s">
         <v>1723</v>
       </c>
       <c r="D841" s="1" t="s">
         <v>1734</v>
       </c>
       <c r="E841" s="2">
-        <v>77944</v>
+        <v>83049</v>
       </c>
       <c r="F841" s="2">
-        <v>77944</v>
+        <v>83049</v>
       </c>
       <c r="G841" s="2">
-        <v>77187</v>
+        <v>82243</v>
       </c>
       <c r="H841" s="2">
-        <v>76431</v>
+        <v>81436</v>
       </c>
       <c r="I841" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="842" spans="1:9">
       <c r="A842" s="1">
         <v>841</v>
       </c>
       <c r="B842" s="1" t="s">
         <v>1735</v>
       </c>
       <c r="C842" s="1" t="s">
         <v>1723</v>
       </c>
       <c r="D842" s="1" t="s">
         <v>1736</v>
       </c>
       <c r="E842" s="2">
-        <v>155836</v>
+        <v>415039</v>
       </c>
       <c r="F842" s="2">
-        <v>155836</v>
+        <v>415039</v>
       </c>
       <c r="G842" s="2">
-        <v>154323</v>
+        <v>411009</v>
       </c>
       <c r="H842" s="2">
-        <v>152810</v>
+        <v>406980</v>
       </c>
       <c r="I842" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="843" spans="1:9">
       <c r="A843" s="1">
         <v>842</v>
       </c>
       <c r="B843" s="1" t="s">
         <v>1737</v>
       </c>
       <c r="C843" s="1" t="s">
-        <v>1723</v>
+        <v>428</v>
       </c>
       <c r="D843" s="1" t="s">
         <v>1738</v>
       </c>
       <c r="E843" s="2">
-        <v>233728</v>
+        <v>1339283</v>
       </c>
       <c r="F843" s="2">
-        <v>233728</v>
+        <v>1339283</v>
       </c>
       <c r="G843" s="2">
-        <v>231458</v>
+        <v>1326281</v>
       </c>
       <c r="H843" s="2">
-        <v>229189</v>
+        <v>1313278</v>
       </c>
       <c r="I843" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="844" spans="1:9">
       <c r="A844" s="1">
         <v>843</v>
       </c>
       <c r="B844" s="1" t="s">
         <v>1739</v>
       </c>
       <c r="C844" s="1" t="s">
-        <v>1723</v>
+        <v>428</v>
       </c>
       <c r="D844" s="1" t="s">
         <v>1740</v>
       </c>
       <c r="E844" s="2">
-        <v>311620</v>
+        <v>1648541</v>
       </c>
       <c r="F844" s="2">
-        <v>311620</v>
+        <v>1648541</v>
       </c>
       <c r="G844" s="2">
-        <v>308595</v>
+        <v>1632536</v>
       </c>
       <c r="H844" s="2">
-        <v>305569</v>
+        <v>1616530</v>
       </c>
       <c r="I844" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="845" spans="1:9">
       <c r="A845" s="1">
         <v>844</v>
       </c>
       <c r="B845" s="1" t="s">
         <v>1741</v>
       </c>
       <c r="C845" s="1" t="s">
-        <v>1723</v>
+        <v>1742</v>
       </c>
       <c r="D845" s="1" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="E845" s="2">
-        <v>286484</v>
+        <v>14945</v>
       </c>
       <c r="F845" s="2">
-        <v>286484</v>
+        <v>14945</v>
       </c>
       <c r="G845" s="2">
-        <v>283703</v>
+        <v>14800</v>
       </c>
       <c r="H845" s="2">
-        <v>280921</v>
+        <v>14655</v>
       </c>
       <c r="I845" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="846" spans="1:9">
       <c r="A846" s="1">
         <v>845</v>
       </c>
       <c r="B846" s="1" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="C846" s="1" t="s">
-        <v>428</v>
+        <v>1742</v>
       </c>
       <c r="D846" s="1" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="E846" s="2">
-        <v>1339283</v>
+        <v>66076</v>
       </c>
       <c r="F846" s="2">
-        <v>1339283</v>
+        <v>66076</v>
       </c>
       <c r="G846" s="2">
-        <v>1326281</v>
+        <v>65434</v>
       </c>
       <c r="H846" s="2">
-        <v>1313278</v>
+        <v>64793</v>
       </c>
       <c r="I846" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="847" spans="1:9">
       <c r="A847" s="1">
         <v>846</v>
       </c>
       <c r="B847" s="1" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="C847" s="1" t="s">
-        <v>428</v>
+        <v>1742</v>
       </c>
       <c r="D847" s="1" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="E847" s="2">
-        <v>1545582</v>
+        <v>108753</v>
       </c>
       <c r="F847" s="2">
-        <v>1545582</v>
+        <v>108753</v>
       </c>
       <c r="G847" s="2">
-        <v>1530576</v>
+        <v>107697</v>
       </c>
       <c r="H847" s="2">
-        <v>1515571</v>
+        <v>106641</v>
       </c>
       <c r="I847" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="848" spans="1:9">
       <c r="A848" s="1">
         <v>847</v>
       </c>
       <c r="B848" s="1" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="C848" s="1" t="s">
-        <v>1748</v>
+        <v>1742</v>
       </c>
       <c r="D848" s="1" t="s">
         <v>1749</v>
       </c>
       <c r="E848" s="2">
-        <v>14945</v>
+        <v>203695</v>
       </c>
       <c r="F848" s="2">
-        <v>14945</v>
+        <v>203695</v>
       </c>
       <c r="G848" s="2">
-        <v>14800</v>
+        <v>201717</v>
       </c>
       <c r="H848" s="2">
-        <v>14655</v>
+        <v>199740</v>
       </c>
       <c r="I848" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="849" spans="1:9">
       <c r="A849" s="1">
         <v>848</v>
       </c>
       <c r="B849" s="1" t="s">
         <v>1750</v>
       </c>
       <c r="C849" s="1" t="s">
-        <v>1748</v>
+        <v>1742</v>
       </c>
       <c r="D849" s="1" t="s">
         <v>1751</v>
       </c>
       <c r="E849" s="2">
-        <v>66255</v>
+        <v>407674</v>
       </c>
       <c r="F849" s="2">
-        <v>66255</v>
+        <v>407674</v>
       </c>
       <c r="G849" s="2">
-        <v>65612</v>
+        <v>403716</v>
       </c>
       <c r="H849" s="2">
-        <v>64968</v>
+        <v>399758</v>
       </c>
       <c r="I849" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="850" spans="1:9">
       <c r="A850" s="1">
         <v>849</v>
       </c>
       <c r="B850" s="1" t="s">
         <v>1752</v>
       </c>
       <c r="C850" s="1" t="s">
-        <v>1748</v>
+        <v>1742</v>
       </c>
       <c r="D850" s="1" t="s">
         <v>1753</v>
       </c>
       <c r="E850" s="2">
-        <v>66263</v>
+        <v>638796</v>
       </c>
       <c r="F850" s="2">
-        <v>66263</v>
+        <v>638796</v>
       </c>
       <c r="G850" s="2">
-        <v>65620</v>
+        <v>632594</v>
       </c>
       <c r="H850" s="2">
-        <v>64976</v>
+        <v>626392</v>
       </c>
       <c r="I850" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="851" spans="1:9">
       <c r="A851" s="1">
         <v>850</v>
       </c>
       <c r="B851" s="1" t="s">
         <v>1754</v>
       </c>
       <c r="C851" s="1" t="s">
-        <v>1748</v>
+        <v>1742</v>
       </c>
       <c r="D851" s="1" t="s">
         <v>1755</v>
       </c>
       <c r="E851" s="2">
-        <v>109202</v>
+        <v>1030000</v>
       </c>
       <c r="F851" s="2">
-        <v>109202</v>
+        <v>1030000</v>
       </c>
       <c r="G851" s="2">
-        <v>108141</v>
+        <v>1020000</v>
       </c>
       <c r="H851" s="2">
-        <v>107081</v>
+        <v>1010000</v>
       </c>
       <c r="I851" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="852" spans="1:9">
       <c r="A852" s="1">
         <v>851</v>
       </c>
       <c r="B852" s="1" t="s">
         <v>1756</v>
       </c>
       <c r="C852" s="1" t="s">
-        <v>1748</v>
+        <v>1742</v>
       </c>
       <c r="D852" s="1" t="s">
         <v>1757</v>
       </c>
       <c r="E852" s="2">
-        <v>223745</v>
+        <v>76794</v>
       </c>
       <c r="F852" s="2">
-        <v>223745</v>
+        <v>76794</v>
       </c>
       <c r="G852" s="2">
-        <v>221573</v>
+        <v>76048</v>
       </c>
       <c r="H852" s="2">
-        <v>219400</v>
+        <v>75303</v>
       </c>
       <c r="I852" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="853" spans="1:9">
       <c r="A853" s="1">
         <v>852</v>
       </c>
       <c r="B853" s="1" t="s">
         <v>1758</v>
       </c>
       <c r="C853" s="1" t="s">
-        <v>1748</v>
+        <v>1742</v>
       </c>
       <c r="D853" s="1" t="s">
         <v>1759</v>
       </c>
       <c r="E853" s="2">
-        <v>419218</v>
+        <v>153730</v>
       </c>
       <c r="F853" s="2">
-        <v>419218</v>
+        <v>153730</v>
       </c>
       <c r="G853" s="2">
-        <v>415148</v>
+        <v>152237</v>
       </c>
       <c r="H853" s="2">
-        <v>411078</v>
+        <v>150745</v>
       </c>
       <c r="I853" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="854" spans="1:9">
       <c r="A854" s="1">
         <v>853</v>
       </c>
       <c r="B854" s="1" t="s">
         <v>1760</v>
       </c>
       <c r="C854" s="1" t="s">
-        <v>1748</v>
+        <v>1742</v>
       </c>
       <c r="D854" s="1" t="s">
         <v>1761</v>
       </c>
       <c r="E854" s="2">
-        <v>638796</v>
+        <v>53736</v>
       </c>
       <c r="F854" s="2">
-        <v>638796</v>
+        <v>53736</v>
       </c>
       <c r="G854" s="2">
-        <v>632594</v>
+        <v>53214</v>
       </c>
       <c r="H854" s="2">
-        <v>626392</v>
+        <v>52693</v>
       </c>
       <c r="I854" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="855" spans="1:9">
       <c r="A855" s="1">
         <v>854</v>
       </c>
       <c r="B855" s="1" t="s">
         <v>1762</v>
       </c>
       <c r="C855" s="1" t="s">
-        <v>1748</v>
+        <v>1742</v>
       </c>
       <c r="D855" s="1" t="s">
         <v>1763</v>
       </c>
       <c r="E855" s="2">
-        <v>1026012</v>
+        <v>53736</v>
       </c>
       <c r="F855" s="2">
-        <v>1026012</v>
+        <v>53736</v>
       </c>
       <c r="G855" s="2">
-        <v>1016051</v>
+        <v>53214</v>
       </c>
       <c r="H855" s="2">
-        <v>1006089</v>
+        <v>52693</v>
       </c>
       <c r="I855" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="856" spans="1:9">
       <c r="A856" s="1">
         <v>855</v>
       </c>
       <c r="B856" s="1" t="s">
         <v>1764</v>
       </c>
       <c r="C856" s="1" t="s">
-        <v>1748</v>
+        <v>208</v>
       </c>
       <c r="D856" s="1" t="s">
         <v>1765</v>
       </c>
       <c r="E856" s="2">
-        <v>76794</v>
+        <v>113455</v>
       </c>
       <c r="F856" s="2">
-        <v>76794</v>
+        <v>113455</v>
       </c>
       <c r="G856" s="2">
-        <v>76048</v>
+        <v>112353</v>
       </c>
       <c r="H856" s="2">
-        <v>75303</v>
+        <v>111252</v>
       </c>
       <c r="I856" s="1" t="s">
-        <v>12</v>
-[...85 lines deleted...]
-      <c r="I859" s="1" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>